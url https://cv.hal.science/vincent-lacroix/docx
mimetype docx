--- v0 (2026-03-07)
+++ v1 (2026-05-05)
@@ -66,546 +66,546 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models and Algorithms for Managing Repeats in the De Novo Assembly of Transcriptomes Models and Algorithms for Managing Repeats in the De Novo Assembly of Transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Talence (Université de Bordeaux 1), France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic resistance of the tiger mosquito to pyrethroid insecticides in La Réunion Island likely results from local adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oberbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; germline tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of assembly-first and mapping-first approaches for alternative splicing annotation and differential analysis from RNAseq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marchet</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01643169v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-05214723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -623,103 +623,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in Drosophila germline tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (e89), </w:t>
@@ -904,51 +904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza virus infection induces widespread alterations of host cell splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usama Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,51 +1025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical interpretation of variants identified in RNU4ATAC, a non-coding spliceosomal gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,507 +1153,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02915106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into minor splicing-a transcriptomic analysis of cells derived from TALS patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Cologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sessegolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
+                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51470-9⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.071423.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335574v1</w:t>
+                <w:t xml:space="preserve">hal-02305628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into minor splicing-a transcriptomic analysis of cells derived from TALS patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Advances in Analyzing Virus-Induced Alterations of Host Cell Splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Naffakh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.071423.119⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.268-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305628v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Analyzing Virus-Induced Alterations of Host Cell Splicing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Cologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Naffakh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.268-281. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.14908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51470-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964983v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of assembly-first and mapping-first approaches for alternative splicing annotation and differential analysis from RNAseq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
@@ -1704,51 +1704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and agnostic method for bacterial genome-wide association studies: bridging the gap between k-mers and genetic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,103 +1825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing hide and seek with repeats in local and global de novo transcriptome assembly of short RNA-seq reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lopez-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (1), pp.2. </w:t>
@@ -2087,429 +2087,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Splicing misregulation of SCN5A contributes to cardiac-conduction delay and heart arrhythmia in myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Brinza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Marchet</w:t>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice Kielbassa</w:t>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvère Bastien</w:t>
+                <w:t xml:space="preserve">Yosuke Kokunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Linke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352586v1</w:t>
+                <w:t xml:space="preserve">hal-01301863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splicing misregulation of SCN5A contributes to cardiac-conduction delay and heart arrhythmia in myotonic dystrophy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosuke Kokunai</w:t>
+                <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Linke</w:t>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Sellier</w:t>
+                <w:t xml:space="preserve">Cyril Monjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11067⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301863v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Le Bras</w:t>
+                <w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Collin</w:t>
+                <w:t xml:space="preserve">Lilia Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Monjeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">Janice Kielbassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+                <w:t xml:space="preserve">Sylvère Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (1), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280238v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial delay algorithm for the enumeration of bubbles with length constraints in directed graphs</w:t>
               </w:r>
@@ -2593,295 +2593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telling metabolic stories to explore metabolomics data: a case study on the yeast response to cadmium exposure</w:t>
+                <w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Vieira Milreu</w:t>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Coimbra Klein</w:t>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+                <w:t xml:space="preserve">Elsa Quillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Acuña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt597⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922567v1</w:t>
+                <w:t xml:space="preserve">hal-01083715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telling metabolic stories to explore metabolomics data: a case study on the yeast response to cadmium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira Milreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+                <w:t xml:space="preserve">Cecilia Coimbra Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rizk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Quillery</w:t>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.61-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083715v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and long-term genome stability analysis of prokaryotic genomes</w:t>
               </w:r>
@@ -3112,295 +3112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the core metabolism of symbiotic bacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimeras taking shape: potential functions of proteins encoded by chimeric RNA transcripts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Milana Frenkel-Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gautier</w:t>
+                <w:t xml:space="preserve">Iakes Ezkurdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishai Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gabashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-438⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (7), pp.1231-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.130062.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784396v1</w:t>
+                <w:t xml:space="preserve">hal-00744761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeras taking shape: potential functions of proteins encoded by chimeric RNA transcripts.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iakes Ezkurdia</w:t>
+                <w:t xml:space="preserve">Exploration of the core metabolism of symbiotic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Coimbra Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Kielbassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yishai Levin</w:t>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gabashvili</w:t>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (7), pp.1231-1242. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.130062.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744761v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Transcript Networks Composed of Chimeric RNAs in Human Cells</w:t>
               </w:r>
@@ -3511,77 +3511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telling stories: Enumerating maximal directed acyclic graphs with a constrained set of sources and targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,1475 +3606,1463 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 457, pp.1--9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KISSPLICE: de-novo calling alternative splicing events from RNA-seq data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janice Kielbassa</w:t>
+                <w:t xml:space="preserve">Modelling and simulating generic RNA-Seq experiments with the flux simulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thasso Griebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Chikhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+                <w:t xml:space="preserve">Benedikt Zacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+                <w:t xml:space="preserve">Paolo Ribeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Raineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-13-S6-S5⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (20), pp.10073-10083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784407v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulating generic RNA-Seq experiments with the flux simulator.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thasso Griebel</w:t>
+                <w:t xml:space="preserve">ChiTaRS: a database of human, mouse and fruit fly chimeric transcripts and RNA-sequencing data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Frenkel-Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Zacher</w:t>
+                <w:t xml:space="preserve">Alessandro Gorohovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ribeca</w:t>
+                <w:t xml:space="preserve">Mark Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Raineri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">Kristina Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 40 (20), pp.10073-10083. </w:t>
+              <w:t xml:space="preserve">, 2012, 41 (D1), pp.D142-D151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744755v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiTaRS: a database of human, mouse and fruit fly chimeric transcripts and RNA-sequencing data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milana Frenkel-Morgenstern</w:t>
+                <w:t xml:space="preserve">KISSPLICE: de-novo calling alternative splicing events from RNA-seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Kielbassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Gorohovski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">Rayan Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rogers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristina Ibanez</w:t>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1041⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (Suppl 6), pp.S5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-13-S6-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756097v1</w:t>
+                <w:t xml:space="preserve">hal-00784407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close 3D proximity of evolutionary breakpoints argues for the notion of spatial synteny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Véron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the exceptionality of coloured motifs in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Bioinformatics and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, 9 p. on line. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2009/616234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de motifs dans les réseaux métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, --, pp.D1-D5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to metabolic networks and their structural analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (4), pp.594-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCBB.2008.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes and Cuts in Metabolic Networks:Complexity and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Acuna</w:t>
+                <w:t xml:space="preserve">F. Chierichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chierichetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">A. Marchetti-Spaccamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 - n°1, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic network visualization eliminating node redundance and preserving metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
+                <w:t xml:space="preserve">L. Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cottret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">D. Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 - n°29, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1752-0509-1-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motif search in graphs: application to metabolic networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 - n°4, pp.360-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic network visualization using constraint planar graph drawing algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, --, pp.489-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering structure in biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Daudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">M. Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mariadassou</w:t>
+                <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, --, pp.471-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5084,91 +5072,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo analysis of splicing from RNA-seq data: models, algorithms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Claude Bernard Lyon 1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04662714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5178,199 +5166,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating in a Sea of Repeats in RNA-seq without Drowning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WABI 2014 - 14th International Workshop on Algorithms in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.82-96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44753-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial delay algorithm for the enumeration of bubbles with length constraints in directed graphs and its application to the detection of alternative splicing in RNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Akio Tominaga Sacomoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,1988 +5373,1976 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Algorithms in Bioinformatics (WABI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in KisSplice: Combining local and global transcriptome assemblers to decipher splicing in RNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Julien-Laferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Julien-Laferriere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rayan Chikhi</w:t>
+                <w:t xml:space="preserve">Erwan Scaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication de Gaz Naturel de Synthèse par couplage d'une méthanation avec une électrolyse de vapeur d'eau à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Saint Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam de Saint Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+                <w:t xml:space="preserve">Pierre Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVeme congrès SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.2012214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00876659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telling Stories Fast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Borassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium Experimental Algorithms (SEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rome, Italy. pp.200-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bubble Enumeration in Directed Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+                <w:t xml:space="preserve">Minimum ratio cover of matrix columns by extreme rays of its induced cone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre da Silva Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Grossi</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">String Processing and Information Retrieval (SPIRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34109-0_13⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Second international Symposium on Combinatorial Optimization (ISCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Athens, Greece. pp.165--177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738927v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum ratio cover of matrix columns by extreme rays of its induced cone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Bubble Enumeration in Directed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre da Silva Freire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eduardo Ferreira</w:t>
+                <w:t xml:space="preserve">Roberto Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Second international Symposium on Combinatorial Optimization (ISCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_16⟩</w:t>
+              <w:t xml:space="preserve">String Processing and Information Retrieval (SPIRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cartagena, Colombia. pp.118-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34109-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763453v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq without a reference genome: a comparison of the mapping and the assembly approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Carpentier</w:t>
+                <w:t xml:space="preserve">J. Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of a core metabolic network common to symbiotic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Coimbra Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Tereza Ribeiro de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Meeting GDRE-RA Comparative genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France. 33 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGS without a reference genome, comparison and visualisation of non assembled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telling Stories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vicente Acuña</w:t>
+                <w:t xml:space="preserve">Metabolic network comparison of bacteria in the context of symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia C. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Birmele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">Ana T Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2011 satellite workshop: Graph Algorithms and Applications (GA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Otto Warburg International Summer School and Research Symposium on Evolutionary Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00748788v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic network comparison of bacteria in the context of symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telling Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia C. Klein</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Etienne Birmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana T Vasconcelos</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otto Warburg International Summer School and Research Symposium on Evolutionary Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP 2011 satellite workshop: Graph Algorithms and Applications (GA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748784v1</w:t>
+                <w:t xml:space="preserve">hal-00748788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying SNPs without a reference genome by comparing raw reads</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enumerating Chemical Organisations in Consistent Metabolic Networks: Complexity and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira Milreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marchetti-Spaccamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">String Processing and Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16321-0_14⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Algorithms in Bioinformatics (WABI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Liverpool, United Kingdom. pp.226-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15294-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00514887v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating Chemical Organisations in Consistent Metabolic Networks: Complexity and Algorithms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying SNPs without a reference genome by comparing raw reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Algorithms in Bioinformatics (WABI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15294-8_19⟩</w:t>
+              <w:t xml:space="preserve">String Processing and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Los Cabos, Mexico. pp.147-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16321-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751339v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00514887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Transcriptome Reconstruction from Short Sequence Reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sammeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sammeth</w:t>
+                <w:t xml:space="preserve">R. Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Algorithms in Bioinformatics (WABI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp.50-63, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87361-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87361-7_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Algorithme Contraint de Dessin de Graphe Planaire pour la Visualisation de Réseaux Métaboliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Metabolic network visualization using constraint planar graph drawing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième édition du congrés francophone de doctorants en STIC, MajecSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.électronique</w:t>
+              <w:t xml:space="preserve">IV 06: Proceedings of the 10 International Conference on Information Visualisation (IV06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States. pp.489 - 496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306673v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic network visualization using constraint planar graph drawing Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Un Algorithme Contraint de Dessin de Graphe Planaire pour la Visualisation de Réseaux Métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 06: Proceedings of the 10 International Conference on Information Visualisation (IV06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States. pp.489 - 496</w:t>
+              <w:t xml:space="preserve">Quatrième édition du congrés francophone de doctorants en STIC, MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306676v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction motifs in metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Algorithms in Bioinformatics (WABI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Mallorca, Spain. pp.178-191, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11557067_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11557067_15⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7376,150 +7352,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of RNA Transcripts by High-Throughput RNA Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ribeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sammeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderic Guigó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Stamm, Christopher W. J. Smith, Reinhard Lührmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative pre-mRNA Splicing: Theory and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2012, 9783527636778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527636778.ch50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7529,239 +7505,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kisSplice, détection d'évènements d'épissages alternatifs dans les données RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Akio Tominaga Sacomoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kielbassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7852, INRIA. 2011, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Motifs in Metabolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gomes Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5563, INRIA. 2005, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7771,91 +7747,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de motifs dans les réseaux métaboliques : définitions algorithmes et application au métabolisme d’Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edilivre. 2008, 978-2-35607-642-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7865,114 +7841,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de motifs dans les réseaux métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Claude Bernard - Lyon I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00195401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8119,51 +8095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimat Almentina Ramos Shidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1182" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ligneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51470-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.071423.119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2018.11.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21770-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tournoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mah&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex van Belkum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007758" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lopez-Maestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0091-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524879v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Alberto Gutierrez Carnelossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Kokunai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Linke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;france Sagot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0046-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brilli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Li&#242;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216248v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kapranov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Borel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028213" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Frenkel-Morgenstern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakes Ezkurdia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishai Levin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gabashvili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.130062.111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F278SL2W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S6-S5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744755v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thasso Griebel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Zacher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ribeca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Raineri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks666" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gorohovski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ibanez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V&#233;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-303" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/616234" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355497v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.79" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acuna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chierichetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427984v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Fernandes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44753-6_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Akio Tominaga Sacomoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069363v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferriere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00876659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Saint Jean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borassi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738927v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ferreira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grossi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Freire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Carpentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charif" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806316v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tereza Ribeiro de Vasconcelos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748784v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Klein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana T Vasconcelos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pisanti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16321-0_14" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15294-8_19" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sammeth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guigo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87361-7_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KT1CM2P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_15" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-679JHXCG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sammeth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Guig&#243;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527636778.ch50" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654249v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes Fernandes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimat Almentina Ramos Shidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1182" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ligneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.071423.119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffakh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2018.11.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51470-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21770-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tournoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mah&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex van Belkum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007758" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lopez-Maestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0091-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524879v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Alberto Gutierrez Carnelossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Kokunai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Linke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;france Sagot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0046-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brilli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Li&#242;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216248v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kapranov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Borel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028213" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Frenkel-Morgenstern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakes Ezkurdia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishai Levin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gabashvili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.130062.111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-438" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thasso Griebel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Zacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ribeca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Raineri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks666" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756097v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gorohovski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ibanez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S6-S5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V&#233;ron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-303" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/616234" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.79" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acuna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chierichetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Fernandes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44753-6_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842982v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Akio Tominaga Sacomoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferriere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00876659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Saint Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borassi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763453v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Freire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_16" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ferreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grossi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_13" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Carpentier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806316v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tereza Ribeiro de Vasconcelos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748787v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Klein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana T Vasconcelos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15294-8_19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schnel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pisanti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16321-0_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sammeth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guigo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87361-7_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KT1CM2P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427769v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-679JHXCG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sammeth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Guig&#243;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527636778.ch50" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654249v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes Fernandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>