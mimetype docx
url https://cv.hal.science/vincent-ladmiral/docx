--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal to condis-crystal transition in poly(VDF-co-TrFE) copolymers studied by NMR and SAXS-WAXS</w:t>
+                <w:t xml:space="preserve">Catalyst‐Controlled Dual Dynamic Networks in Polyhydroxyurethanes from Six‐Membered Cyclic Carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zanchi</w:t>
+                <w:t xml:space="preserve">Pauline Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Zeliouche</w:t>
+                <w:t xml:space="preserve">Nathan Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Léa Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Silly</w:t>
+                <w:t xml:space="preserve">Dominik Wolosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Domingues dos Santos</w:t>
+                <w:t xml:space="preserve">Alba Gonzàles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 354, pp.129894. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2026.129894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.202500498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601210v1</w:t>
+                <w:t xml:space="preserve">hal-05542269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Access to Non-Isocyanate Polyurethanes from N-formamides and Biobased Phenols</w:t>
+                <w:t xml:space="preserve">Role of chirality in the self‑assembly of peptide-polymer architectures via PISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Michel</w:t>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brossier</w:t>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Totée</w:t>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 248, pp.114602. </w:t>
+              <w:t xml:space="preserve">, 2026, 250, pp.114703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531217v1</w:t>
+                <w:t xml:space="preserve">hal-05598233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst‐Controlled Dual Dynamic Networks in Polyhydroxyurethanes from Six‐Membered Cyclic Carbonates</w:t>
+                <w:t xml:space="preserve">Copper-Catalyzed Access to Non-Isocyanate Polyurethanes from N-formamides and Biobased Phenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bron</w:t>
+                <w:t xml:space="preserve">Nathan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Arnould</w:t>
+                <w:t xml:space="preserve">Julie Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Soares</w:t>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Wolosz</w:t>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Gonzàles</w:t>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 227 (4), </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 248, pp.114602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202500498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542269v1</w:t>
+                <w:t xml:space="preserve">hal-05531217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chirality in the self‑assembly of peptide-polymer architectures via PISA</w:t>
+                <w:t xml:space="preserve">Crystal to condis-crystal transition in poly(VDF-co-TrFE) copolymers studied by NMR and SAXS-WAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Sara Zanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+                <w:t xml:space="preserve">Sami Zeliouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Coronas</w:t>
+                <w:t xml:space="preserve">Fabrice Domingues dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 250, pp.114703. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 354, pp.129894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2026.129894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598233v1</w:t>
+                <w:t xml:space="preserve">hal-05601210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PISA-RAFT Emulsion Polymerization of Aromatic Biobased Monomers from 4-Vinyl Guaiacol</w:t>
               </w:r>
@@ -681,64 +681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 65 (14), pp.7483-7491. </w:t>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agate Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 14 (7), pp.3928-3937. </w:t>
@@ -904,659 +904,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Formica® to FormiCAN: One‐Pot Synthesis of Melamine‐based Covalent Adaptable Network Endowed With High Transition Temperature and Fast Stress Relaxation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between structure and thermal stability of fluorosilicones at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali‐hassani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leticia Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202500280⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.111340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435257v1</w:t>
+                <w:t xml:space="preserve">hal-05032827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBD-catalyzed anionic ring-opening polymerization of hexamethylcyclotrisiloxane: a new route for the controlled synthesis of PDMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Ethoxycarbonyl-stabilized N,S-acetals as a fast exchange platform for catalyst-free covalent adaptable networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pinaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eric Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4py01254b⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (24), pp.13059-13073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918080v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Life Cycle Assessment of Recyclable Polyhydroxyurethanes Synthesized from Five- and Six-Membered Carbonates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+                <w:t xml:space="preserve">From Formica® to FormiCAN: One‐Pot Synthesis of Melamine‐based Covalent Adaptable Network Endowed With High Transition Temperature and Fast Stress Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Irusta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Bakkali‐hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/macromol5010012⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (17), pp.2500280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202500280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994617v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between structure and thermal stability of fluorosilicones at high temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">TBD-catalyzed anionic ring-opening polymerization of hexamethylcyclotrisiloxane: a new route for the controlled synthesis of PDMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111340⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py01254b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032827v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethoxycarbonyl-stabilized N,S-acetals as a fast exchange platform for catalyst-free covalent adaptable networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Laviéville</w:t>
+                <w:t xml:space="preserve">Comparative Life Cycle Assessment of Recyclable Polyhydroxyurethanes Synthesized from Five- and Six-Membered Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Irusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Clot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haritz Sardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (24), pp.13059-13073. </w:t>
+              <w:t xml:space="preserve">Macromol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/macromol5010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435294v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable CO 2 Utilization as a Blowing Agent in Thermoset PHU Foam Production with Humidity-Responsive Shape Memory</w:t>
               </w:r>
@@ -1670,295 +1670,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Characterize Covalent Adaptable Networks: A User Guide</w:t>
+                <w:t xml:space="preserve">Easily Recyclable Phenol-Carbamate Covalent Adaptable Networks from Biobased Isocyanate and Cashew Nutshell Liquid Novolac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Berne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">Logan Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmy Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Slootman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Polymers Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acspolymersau.5c00004⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (14), pp.7467-7480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083261v1</w:t>
+                <w:t xml:space="preserve">hal-05176337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Recyclable Phenol-Carbamate Covalent Adaptable Networks from Biobased Isocyanate and Cashew Nutshell Liquid Novolac</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Characterize Covalent Adaptable Networks: A User Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ravet</w:t>
+                <w:t xml:space="preserve">Dimitri Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Laviéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (14), pp.7467-7480. </w:t>
+              <w:t xml:space="preserve">ACS Polymers Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), pp.214-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acspolymersau.5c00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176337v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcosm fabrication platform for live microscopy of plant-soil systems</w:t>
               </w:r>
@@ -2078,103 +2078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of fluorosilicones under oxidative conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 243, pp.111772. </w:t>
@@ -2359,51 +2359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium coordination vitrimer based on carboxylate exchange: synthesis, properties, and mechanistic investigations on the [Hf 6 O 4 (OH) 4 (O 2 CMe) 12 ] 2 model compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Murali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,77 +2506,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (3), pp.810-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2623,64 +2623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Sustainability Aspects of the Synthesis of Five-Membered Cyclic Carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Mundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael a R Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,77 +2878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Vinyl Guaiacol: A Key Intermediate for Biobased Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3008,90 +3008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifluoromethylated N,S -Acetal as a Chemical Platform for Covalent Adaptable Networks: Fast Thiol Exchange and Strong Hydrostability for a Highly Transparent Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guiffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (21), pp.10311-10323. </w:t>
@@ -3123,6802 +3123,6802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion theories: A didactic review about a century of progress</w:t>
+                <w:t xml:space="preserve">Biobased Composites from Eugenol- and Coumarin-Derived Methacrylic Latex and Hemp Nanocellulose: Cross-Linking via [2 + 2] Photocycloaddition and Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bricotte</w:t>
+                <w:t xml:space="preserve">Sara Dalle Vacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Chougrani</w:t>
+                <w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Alard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Giuseppe Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132, pp.103673. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (23), pp.8741-8751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495883v1</w:t>
+                <w:t xml:space="preserve">hal-04607104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Composites from Eugenol- and Coumarin-Derived Methacrylic Latex and Hemp Nanocellulose: Cross-Linking via [2 + 2] Photocycloaddition and Barrier Properties</w:t>
+                <w:t xml:space="preserve">Adhesion theories: A didactic review about a century of progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Dalle Vacche</w:t>
+                <w:t xml:space="preserve">Léo Bricotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Kamel Chougrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Ferraro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Valérie Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (23), pp.8741-8751. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.103673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607104v1</w:t>
+                <w:t xml:space="preserve">hal-04495883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From vineyards to reshapable materials: α-CF 2 activation in 100% resveratrol-based catalyst-free vitrimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Polyhydroxyurethane Covalent Adaptable Networks: Looking for Suitable Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Irusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Sardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (12), pp.1387-1395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3py00017f⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (31), pp.3610-3620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3py00579h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041913v1</w:t>
+                <w:t xml:space="preserve">hal-04178773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpholine and thiomorpholine derived polymers: Multifunctional platforms for biological applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic Studies and Temperature‐Induced Morphological Changes of Peptide Decorated Nano‐Objects via Polymerization‐Induced Self‐Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Chouirfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112490⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202300178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322552v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Studies and Temperature‐Induced Morphological Changes of Peptide Decorated Nano‐Objects via Polymerization‐Induced Self‐Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Morphological evolution of poly(glycerol monomethacrylate)- stat -glycine–phenylalanine–phenylalanine–methacrylamide- b -poly(2-hydroxypropylmethacrylate) (P(GMA- stat -(MAm-GFF))- b -PHPMA) block copolymer nano-objects via polymerization-induced self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Chouirfa</w:t>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.202300178⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py01203k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223194v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological evolution of poly(glycerol monomethacrylate)- stat -glycine–phenylalanine–phenylalanine–methacrylamide- b -poly(2-hydroxypropylmethacrylate) (P(GMA- stat -(MAm-GFF))- b -PHPMA) block copolymer nano-objects via polymerization-induced self-assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic PEG-PLA/hydroxyurethane networks based on imine bonds as reprocessable elastomeric biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py01203k⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.3472-3483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222410v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic PEG-PLA/hydroxyurethane networks based on imine bonds as reprocessable elastomeric biomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From vineyards to reshapable materials: α-CF 2 activation in 100% resveratrol-based catalyst-free vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cuminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dantras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Éric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00229⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.1387-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3py00017f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188736v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a transesterification vitrimer activated by fluorine from an α,αdifluoro carboxylic acid and a diepoxy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morpholine and thiomorpholine derived polymers: Multifunctional platforms for biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 182, pp.111718. </w:t>
+              <w:t xml:space="preserve">, 2023, 200, pp.112490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880200v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transamidation vitrimers enabled by neighboring fluorine atom activation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a transesterification vitrimer activated by fluorine from an α,αdifluoro carboxylic acid and a diepoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cuminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dantras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3py00577a⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.111718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174700v1</w:t>
+                <w:t xml:space="preserve">hal-03880200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of original fluorinated bis-cyclic carbonates and xanthates from a fluorinated epoxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transamidation vitrimers enabled by neighboring fluorine atom activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.216⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3py00577a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989242v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroxyacetone: A User Guide for a Challenging Bio-Based Synthon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of original fluorinated bis-cyclic carbonates and xanthates from a fluorinated epoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alaaeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolwa Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (6), pp.2724. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (G1), pp.19 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28062724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035566v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Fluorinated Non-Isocyanate Polyhydroxyurethanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dihydroxyacetone: A User Guide for a Challenging Bio-Based Synthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bricotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chougrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1795. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28041795⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 28 (6), pp.2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28062724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048058v1</w:t>
+                <w:t xml:space="preserve">hal-04035566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into Nanoscale Identification of the Polar Axis Direction in Organic Ferroelectric Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Original Fluorinated Non-Isocyanate Polyhydroxyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolwa Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alaaeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c08579⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278730v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in radical polymerization of bio-based monomers in aqueous dispersed media</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Insight into Nanoscale Identification of the Polar Axis Direction in Organic Ferroelectric Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajmohan Mohandas Moolayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.788. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ACS Applied Materials &amp; Interfaces, 15 (44), pp.51663-51674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3su00097d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c08579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122374v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Fluorine and Tertiary Amine Activation in Catalyst-Free Thia-Michael Covalent Adaptable Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recent advances in radical polymerization of bio-based monomers in aqueous dispersed media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (20), pp.8260-8274. </w:t>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3su00097d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232888v1</w:t>
+                <w:t xml:space="preserve">hal-04122374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhydroxyurethane Covalent Adaptable Networks: Looking for Suitable Catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Combination of Fluorine and Tertiary Amine Activation in Catalyst-Free Thia-Michael Covalent Adaptable Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (31), pp.3610-3620. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.8260-8274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3py00579h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178773v1</w:t>
+                <w:t xml:space="preserve">hal-04232888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination adaptable networks: zirconium(IV) carboxylates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Berne</w:t>
+                <w:t xml:space="preserve">Stimuli-Responsive Thiomorpholine Oxide-Derived Polymers with Tailored Hydrophilicity and Hemocompatible Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">Franziska Hausig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202058⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (13), pp.4233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739165v1</w:t>
+                <w:t xml:space="preserve">hal-03722865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical [2+2] cycloaddition of biobased latexes for composites with microfibrillated cellulose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bongiovanni</w:t>
+                <w:t xml:space="preserve">Upcycling biobased polyurethane foams into thermosets: toward the closing of the loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cuminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (21), pp.7041-7049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2292047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03735509v1</w:t>
+                <w:t xml:space="preserve">hal-03681986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isocyanate Polyurethane Foams based on Six-membered cyclic Carbonates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biobased Composites by Photoinduced Polymerization of Cardanol Methacrylate with Microfibrillated Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samant Molina-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Jennifer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111392⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Photofabrication of Biobased Polymers and Composites, 15, pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15010339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719091v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free transesterification vitrimers: activation via α-difluoroesters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Biobased catalyst-free Covalent Adaptable Networks based on CF 3activated synergistic aza-Michael exchange and transesterification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py00124a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (47), pp.25085-25097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ta05067f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663953v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Composites by Photoinduced Polymerization of Cardanol Methacrylate with Microfibrillated Cellulose</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grafting from Fluoropolymers Using ATRP: What is Missing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15010339⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.e202100945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513881v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased catalyst-free Covalent Adaptable Networks based on CF 3activated synergistic aza-Michael exchange and transesterification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Synthesis of polyester thermosets via internally catalyzed Michael-addition of methylene compounds on a 2-(trifluoromethyl)acrylate-derived building block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ta05067f⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.111362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887709v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting from Fluoropolymers Using ATRP: What is Missing?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nucleobase-containing polymer architectures controlled by supramolecular interactions: the key to achieve biomimetic platforms with various morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5798 - 5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00920j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03516068v1</w:t>
+                <w:t xml:space="preserve">hal-03829538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polyester thermosets via internally catalyzed Michael-addition of methylene compounds on a 2-(trifluoromethyl)acrylate-derived building block</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Transcarbamoylation in polyurethanes: underestimated exchange reactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (18), pp.7974-7991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03698974v1</w:t>
+                <w:t xml:space="preserve">hal-03789967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleobase-containing polymer architectures controlled by supramolecular interactions: the key to achieve biomimetic platforms with various morphologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sustainable design of vanillin-based vitrimers using vinylogous urethane chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Alicja Wróblewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin de Bruycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resat Aksakal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.5798 - 5810. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 13 (18), pp.2665-2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00351a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2py00920j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829538v1</w:t>
+                <w:t xml:space="preserve">hal-03663919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcarbamoylation in polyurethanes: underestimated exchange reactions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Catalyst-Free Epoxy Vitrimers Based on Transesterification Internally Activated by an α–CF 3 Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cuminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55 (18), pp.7974-7991. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01184⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 55, pp.1669-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789967v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable design of vanillin-based vitrimers using vinylogous urethane chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Thermal Degradation of Fluorosilicone Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py00351a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405 (1), pp.2100220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663919v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-Free Epoxy Vitrimers Based on Transesterification Internally Activated by an α–CF 3 Group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Coordination adaptable networks: zirconium(IV) carboxylates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Murali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02538⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (61), pp.e202202058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583794v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Degradation of Fluorosilicone Elastomers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Photochemical [2+2] cycloaddition of biobased latexes for composites with microfibrillated cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dalle Vacche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.202100220⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2292047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825121v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thia-Michael Reaction: The Route to Promising Covalent Adaptable Networks ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Non-isocyanate Polyurethane Foams based on Six-membered cyclic Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14204457⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.111392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825128v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of β-hydroxy amine enhanced reactivity and functionality for the synthesis of dual covalent adaptable networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Catalyst-free transesterification vitrimers: activation via α-difluoroesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cuminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinaud</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dantras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (25), pp.3806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py00274d⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (18), pp.2651-2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00124a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706971v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular co-assembly of water-soluble nucleobase-containing copolymers: bioinspired synthetic platforms towards new biomimetic materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thia-Michael Reaction: The Route to Promising Covalent Adaptable Networks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14204457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2py00872f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03783299v1</w:t>
+                <w:t xml:space="preserve">hal-03825128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the reshaping of fluorinated polyester vitrimers by kinetic and DFT studies of the transesterification reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Taking advantage of β-hydroxy amine enhanced reactivity and functionality for the synthesis of dual covalent adaptable networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Morales-Cerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (25), pp.3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00274d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202201135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03689286v1</w:t>
+                <w:t xml:space="preserve">hal-03706971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of Catechol End-Functionalized PMMA as a Macromolecular Coupling Agent for Ceramic/Fluoropolymer Piezoelectric Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Tahon</w:t>
+                <w:t xml:space="preserve">Supramolecular co-assembly of water-soluble nucleobase-containing copolymers: bioinspired synthetic platforms towards new biomimetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00883⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5604-5615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00872f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794176v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-Responsive Thiomorpholine Oxide-Derived Polymers with Tailored Hydrophilicity and Hemocompatible Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Understanding the reshaping of fluorinated polyester vitrimers by kinetic and DFT studies of the transesterification reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cuminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27134233⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (48), pp.e202201135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722865v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling biobased polyurethane foams into thermosets: toward the closing of the loop</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mona Semsarilar</w:t>
+                <w:t xml:space="preserve">Utilization of Catechol End-Functionalized PMMA as a Macromolecular Coupling Agent for Ceramic/Fluoropolymer Piezoelectric Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saj Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Jean-François Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (21), pp.7041-7049. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (10), pp.7258-7267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681986v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenoid-derived conjugated dienes with exo-methylene and 6membered ring: high cationic reactivity, regioselective living cationic polymerization, and random and block copolymerization with vinyl ethers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keiichi Tomishige</w:t>
+                <w:t xml:space="preserve">NMR investigations of polytrifluoroethylene (PTrFE) synthesized by RAFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Zeliouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (9), pp.1186-1198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1py00035g⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.2293-2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0PY01753A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163687v1</w:t>
+                <w:t xml:space="preserve">hal-03188630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution self-assembly of fluorinated polymers, an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (27), pp.3852-3877. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1PY00221J⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377919v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Issue: 1 st French-Japanese Symposium: Recent Progress and Challenges in Polymer Science Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.110392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182909v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: 1 st French-Japanese Symposium: Recent Progress and Challenges in Polymer Science Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semi-Fluorinated Di and Triblock Copolymer Nano-Objects Prepared via RAFT Alcoholic Dispersion Polymerization (PISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110392⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13152502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164526v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Fluorinated Di and Triblock Copolymer Nano-Objects Prepared via RAFT Alcoholic Dispersion Polymerization (PISA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polystyrene Hybrid-Vitrimer Based on the Hemiacetal Ester Exchange Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeppe Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Desnos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Nicolas Caussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13152502⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (14), pp.6772-6779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377923v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene Hybrid-Vitrimer Based on the Hemiacetal Ester Exchange Reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano-assemblies with core-forming hydrophobic polypeptide via polymerization-induced self-assembly (PISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Tuyen Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00948⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00793e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320319v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-assemblies with core-forming hydrophobic polypeptide via polymerization-induced self-assembly (PISA)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terpenoid-derived conjugated dienes with exo-methylene and 6membered ring: high cationic reactivity, regioselective living cationic polymerization, and random and block copolymerization with vinyl ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takenori Nishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masazumi Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiichi Tomishige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.113-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py00793e⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (9), pp.1186-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1py00035g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005857v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated nanotubes: synthesis and self-assembly of cyclic peptide–poly(vinylidene fluoride) conjugates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Solution self-assembly of fluorinated polymers, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (29), pp.4235-4243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1PY00355K⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (27), pp.3852-3877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY00221J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377920v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–environment microscopy tracks interactions of Bacillus subtilis with plant roots across the entire rhizosphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorinated nanotubes: synthesis and self-assembly of cyclic peptide–poly(vinylidene fluoride) conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Folgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2109176118⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (29), pp.4235-4243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY00355K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471894v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighboring Group Participation and internal catalysis effects on exchangeable covalent bonds: Application to the thriving field of vitrimers chemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant–environment microscopy tracks interactions of Bacillus subtilis with plant roots across the entire rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangminghao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Patko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Stanley-Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (9), pp.3927-3961. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (48), pp.e2109176118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2109176118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224634v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially acrylated linseed oil UV-cured coating containing a dihemiacetal ester for the corrosion protection of an aluminium alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neighboring Group Participation and internal catalysis effects on exchangeable covalent bonds: Application to the thriving field of vitrimers chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cuminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dantras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106344⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (9), pp.3927-3961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320308v1</w:t>
+                <w:t xml:space="preserve">hal-03224634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of well-defined 2D-lenticular aggregates by self-assembly of PNIPAM- b -PVDF amphiphilic diblock copolymers in solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partially acrylated linseed oil UV-cured coating containing a dihemiacetal ester for the corrosion protection of an aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Pébère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PY01193B⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.106344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377912v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, aqueous solution behavior and self-assembly of a dual pH/thermo-responsive fluorinated diblock terpolymer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation of well-defined 2D-lenticular aggregates by self-assembly of PNIPAM- b -PVDF amphiphilic diblock copolymers in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Folgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Godiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.277-290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py01515f⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.1465-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0PY01193B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116562v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonated and methacrylated biobased cardanol monomer: Synthesis, characterization and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing-Sze Jennifer Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cuminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, pp.106093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.106093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR investigations of polytrifluoroethylene (PTrFE) synthesized by RAFT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Synthesis, aqueous solution behavior and self-assembly of a dual pH/thermo-responsive fluorinated diblock terpolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Falireas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (15), pp.2293-2304. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.277-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0PY01753A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0py01515f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188630v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical aqueous emulsion copolymerization of eugenol-derived monomers for adhesive applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Assembling Peptide—Polymer Nano-Objects via Polymerization-Induced Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. S.Jennifer Li</w:t>
+                <w:t xml:space="preserve">Tuyen T. P. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bongiovanni</w:t>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.4514-4521. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (16), pp.7034-7043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928837v1</w:t>
+                <w:t xml:space="preserve">hal-02915614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“One-pot” aminolysis/thia-Michael addition preparation of well-defined amphiphilic PVDF-b-PEG-b-PVDF triblock copolymers: self-assembly behaviour in mixed solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9982,103 +9982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Polymerization of Eugenol-Derived Methacrylates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dalle Vacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25, pp.3444. </w:t>
@@ -10116,90 +10116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Self-Assembly Pathways to Control Crystallization-Driven Self-Assembly of a Semicrystalline P(VDF-co-HFP)-b-PEG-b-P(VDF-co-HFP) Triblock Copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (17), pp.4033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10233,77 +10233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards permanent hydrophilic PVDF membranes. Amphiphilic PVDF-b-PEG-b-PVDF triblock copolymer as membrane additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131, pp.109708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10331,6196 +10331,6196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkyl Pentacarbonylmanganese(I) Complexes as Initiators for the Radical (co)Polymerization of Fluoromonomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Radical aqueous emulsion copolymerization of eugenol-derived monomers for adhesive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. S.Jennifer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.384. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.4514-4521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12020384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494900v1</w:t>
+                <w:t xml:space="preserve">hal-02928837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemiacetal Ester Exchanges, Study of Reaction Conditions and Mechanistic Pathway</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fluoroalkyl Pentacarbonylmanganese(I) Complexes as Initiators for the Radical (co)Polymerization of Fluoromonomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Morales-Cerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/reactions1020008⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12020384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095779v1</w:t>
+                <w:t xml:space="preserve">hal-02494900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembling Peptide—Polymer Nano-Objects via Polymerization-Induced Self-Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuyen T. P. Dao</w:t>
+                <w:t xml:space="preserve">Hemiacetal Ester Exchanges, Study of Reaction Conditions and Mechanistic Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeppe Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (16), pp.7034-7043. </w:t>
+              <w:t xml:space="preserve">Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.89 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/reactions1020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915614v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferulic acid-based reactive core–shell latex by seeded emulsion polymerization</w:t>
+                <w:t xml:space="preserve">PhotoRAFT Polymerization of Vinylidene Fluoride Using a Household White LED as Light Source at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing Sze Jennifer Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Qizhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9py00079h⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.1095-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201900139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153011v1</w:t>
+                <w:t xml:space="preserve">hal-02362263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Synthesis of Well-Defined Poly(vinylidene fluoride) and Its Block Copolymers by Cobalt-Mediated Radical Polymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emulsion Polymerization of Dihydroeugenol-, Eugenol-, and Isoeugenol-Derived Methacrylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b02252⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.21155−21164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017774v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of pentacarbonyl(2,2-difluoropropanethioato-κ S )manganese(I)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ferulic acid-based reactive core–shell latex by seeded emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Sze Jennifer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisaaki Takeshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Kamigaito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989019004134⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (23), pp.3116-3126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9py00079h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088757v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkyl Radical Generation by Homolytic Bond Dissociation in Pentacarbonylmanganese Derivatives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Straightforward Synthesis of Well-Defined Poly(vinylidene fluoride) and Its Block Copolymers by Cobalt-Mediated Radical Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Falireas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debuigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Detrembleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (1), pp.296-308. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.1266-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201804007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b02252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983372v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-Stacking Interactions of Graphene-Coated Cobalt Magnetic Nanoparticles with Pyrene-Tagged Dendritic Poly(Vinylidene Fluoride)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of pentacarbonyl(2,2-difluoropropanethioato-κ S )manganese(I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Mimouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Bijani</w:t>
+                <w:t xml:space="preserve">Jean-Claude Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Morales-Cerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800471⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (5), pp.529-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989019004134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996630v1</w:t>
+                <w:t xml:space="preserve">hal-02088757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Decomposition of Fluoroalkyl Pentacarbonylmanganese(I) Derivatives by α-Fluorine Elimination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+                <w:t xml:space="preserve">π-Stacking Interactions of Graphene-Coated Cobalt Magnetic Nanoparticles with Pyrene-Tagged Dendritic Poly(Vinylidene Fluoride)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Folgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Collière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00721⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (1), pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064416v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenol: A Promising Building Block for Synthesis of Radically Polymerizable Monomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermal Decomposition of Fluoroalkyl Pentacarbonylmanganese(I) Derivatives by α-Fluorine Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Morales-Cerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201900179⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (5), pp.1021-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189509v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homolytic Bond Strength and Radical Generation from (1-Carbomethoxyethyl)pentacarbonylmanganese(I)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eugenol: A Promising Building Block for Synthesis of Radically Polymerizable Monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Molina‐gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Manseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201900429⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bioinspired and Biobased Materials, 220 (14), pp.1900179-1900188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201900179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336691v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinked terpolymers of vinylidene fluoride, perfluoro-3,6-dioxa-4-methyl-7-octene sulfonyl fluoride, and cure site monomers for membranes in PEMFC applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fluoroalkyl Radical Generation by Homolytic Bond Dissociation in Pentacarbonylmanganese Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Morales-Cerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9py00188c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107917v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of Polymer Brushes from Silica Particles Functionalized with Xanthates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homolytic Bond Strength and Radical Generation from (1-Carbomethoxyethyl)pentacarbonylmanganese(I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Morales-Cerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805121⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, EuChemS Inorganic Chemistry Celebrates IYPT, 2019 (39-40), pp.4228-4233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201900429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051953v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical polymerization of biobased monomers in aqueous dispersed media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crosslinked terpolymers of vinylidene fluoride, perfluoro-3,6-dioxa-4-methyl-7-octene sulfonyl fluoride, and cure site monomers for membranes in PEMFC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8gc02277a⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (17), pp.2176-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9py00188c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023207v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoRAFT Polymerization of Vinylidene Fluoride Using a Household White LED as Light Source at Room Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting of Polymer Brushes from Silica Particles Functionalized with Xanthates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohji Ohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Yahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qizhi Yang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Motokazu Sakaue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (11), pp.1095-1099. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (8), pp.2059-2068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.201900139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362263v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion Polymerization of Dihydroeugenol-, Eugenol-, and Isoeugenol-Derived Methacrylates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Radical polymerization of biobased monomers in aqueous dispersed media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.21155−21164. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.36-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8gc02277a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343297v1</w:t>
+                <w:t xml:space="preserve">hal-02023207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Model Amphiphilic Polymer Conetworks Based on Four-Arm Stars of Poly(vinylidene fluoride) and Poly(ethylene glycol): Synthesis and Characterization</w:t>
+                <w:t xml:space="preserve">Critical Dependence of Molecular Weight on Thermoresponsive Behavior of Diblock Copolymer Worm Gels in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetris Apostolides</w:t>
+                <w:t xml:space="preserve">Nicholas Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costas S. Patrickios</w:t>
+                <w:t xml:space="preserve">Matthew Derry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takamasa Sakai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Guerre</w:t>
+                <w:t xml:space="preserve">Oleksandr Mykhaylyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Lopez</w:t>
+                <w:t xml:space="preserve">Joseph Lovett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (7), pp.2476 - 2488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02475⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (21), pp.8357-8371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762427v1</w:t>
+                <w:t xml:space="preserve">hal-01947040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics of root development in soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organometallic-Mediated Radical Polymerization of Vinylidene Fluoride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mimault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Ameduri</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debuigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Detrembleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gde.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.2934-2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201712347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898743v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and photo-RAFT polymerization of 2,2,2-trifluoroethyl α-fluoroacrylate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Syntheses of 2-(trifluoromethyl)acrylate-containing block copolymers via RAFT polymerization using a universal chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (24), pp.3388 - 3397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PY00571K⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.3511 - 3521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8py00655e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901174v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating radical copolymerization of vinyl acetate and tert -butyl-2-trifluoromethacrylate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanics of root development in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lx Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">D Patko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.04.037⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.18 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802073v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PEVE-b-P(CTFE-alt-EVE) block copolymers by sequential cationic and radical RAFT polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Thermal and photo-RAFT polymerization of 2,2,2-trifluoroethyl α-fluoroacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qizhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.352-361. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (24), pp.3388 - 3397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7py01924f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00571K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687768v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardanol-based polymer latex by radical aqueous miniemulsion polymerization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-Model Amphiphilic Polymer Conetworks Based on Four-Arm Stars of Poly(vinylidene fluoride) and Poly(ethylene glycol): Synthesis and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+                <w:t xml:space="preserve">Demetris Apostolides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bron</w:t>
+                <w:t xml:space="preserve">Costas S. Patrickios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamasa Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PY00167G⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (7), pp.2476 - 2488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788179v1</w:t>
+                <w:t xml:space="preserve">hal-01762427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From monomer synthesis to polymers with pendant aldehyde groups</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alternating radical copolymerization of vinyl acetate and tert -butyl-2-trifluoromethacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 109, pp.544 - 563. </w:t>
+              <w:t xml:space="preserve">, 2018, 104, pp.164 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912612v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of α- and β-H/F substitution on the homolytic bond strength in dormant species of controlled radical polymerization: OMRP vs. ITP and RAFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+                <w:t xml:space="preserve">Synthesis of PEVE-b-P(CTFE-alt-EVE) block copolymers by sequential cationic and radical RAFT polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Mineto Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 864, pp.12-18. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.352-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7py01924f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789663v1</w:t>
+                <w:t xml:space="preserve">hal-01687768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of poly(trifluoroethylene) via a persistent radical mediated polymerization of trifluoroethylene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cardanol-based polymer latex by radical aqueous miniemulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Sze Jennifer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taizo Ono</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.894-903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py02018j⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (18), pp.2468 - 2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00167G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708529v1</w:t>
+                <w:t xml:space="preserve">hal-01788179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Dependence of Molecular Weight on Thermoresponsive Behavior of Diblock Copolymer Worm Gels in Aqueous Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Warren</w:t>
+                <w:t xml:space="preserve">From monomer synthesis to polymers with pendant aldehyde groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Derry</w:t>
+                <w:t xml:space="preserve">Coline Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Mykhaylyk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01617⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.544 - 563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947040v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic-Mediated Radical Polymerization of Vinylidene Fluoride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of α- and β-H/F substitution on the homolytic bond strength in dormant species of controlled radical polymerization: OMRP vs. ITP and RAFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201712347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 864, pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725498v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of 2-(trifluoromethyl)acrylate-containing block copolymers via RAFT polymerization using a universal chain transfer agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Synthesis and properties of poly(trifluoroethylene) via a persistent radical mediated polymerization of trifluoroethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjib Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taizo Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (25), pp.3511 - 3521. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.894-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py00655e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7py02018j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834218v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic biobased polymer latex from cardanol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bron</w:t>
+                <w:t xml:space="preserve">Combination of Cationic and Radical RAFT Polymerizations: A Versatile Route to Well-Defined Poly(ethyl vinyl ether)-blockpoly(vinylidenefluoride) Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineto Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Folgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.393−398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.7b00150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569457v1</w:t>
+                <w:t xml:space="preserve">hal-01495515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(fluoroacrylate)s with tunable surface hydrophobicity via radical copolymerization of 2,2,2-trifluoroethyl α-fluoroacrylate and 2-(trifluoromethyl)acrylic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Stretching-Induced Relaxor Ferroelectric Behavior in a Poly(vinylidene fluoride-co-trifluoroethylene-co-hexafluoropropylene) Random Terpolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Xavier Dupuy</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py00209b⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (19), pp.7646−7656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493809v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic-Mediated Alternating Radical Copolymerization of tert -Butyl-2-Trifluoromethacrylate with Vinyl Acetate and Synthesis of Block Copolymers Thereof</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aromatic biobased polymer latex from cardanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kepa Fernandes Lizarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lai Kee Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201700203⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.785-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836609v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrosslinked PVDF-based star polymer coatings: an all-in-one alternative to PVDF/PMMA blends for outdoor applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Poly(fluoroacrylate)s with tunable surface hydrophobicity via radical copolymerization of 2,2,2-trifluoroethyl α-fluoroacrylate and 2-(trifluoromethyl)acrylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhausaheb Tawade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Xavier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.3045-3049. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py00580f⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.1978-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00209b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01527828v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization-induced self-assembly of PVAc-b-PVDF block copolymersvia RAFT dispersion polymerization of vinylidene fluoride in dimethyl carbonate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Organometallic-Mediated Alternating Radical Copolymerization of tert -Butyl-2-Trifluoromethacrylate with Vinyl Acetate and Synthesis of Block Copolymers Thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debuigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Detrembleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (15), pp.1700203-1700210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6py02203k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01480928v1</w:t>
+                <w:t xml:space="preserve">hal-01836609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinylidene fluoride- and trifluoroethylene-containing fluorinated electroactive copolymers. How does chemistry impact properties?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photocrosslinked PVDF-based star polymer coatings: an all-in-one alternative to PVDF/PMMA blends for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.04.004⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.3045-3049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00580f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574813v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01527828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Synthesis of Fluorinated Copolymers via Cobalt-Mediated Radical Copolymerization of Perfluorohexylethylene and Vinyl Acetate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Polymerization-induced self-assembly of PVAc-b-PVDF block copolymersvia RAFT dispersion polymerization of vinylidene fluoride in dimethyl carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godiard Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00578⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (9), pp.1477-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6py02203k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528292v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of poly(vinylidene fluoride)-blockpoly(2-(dimethylamino)ethylmethacrylate) block copolymers prepared by CuAAC click coupling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Vinylidene fluoride- and trifluoroethylene-containing fluorinated electroactive copolymers. How does chemistry impact properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Domingues dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (34), pp.5203-5211. </w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.16-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7py00346c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580968v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in electroactive terpolymers based on VDF, TrFE and 2,3,3,3-tetrafluoropropene prepared by batch solution and semi-continuous aqueous suspension polymerizations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controlled Synthesis of Fluorinated Copolymers via Cobalt-Mediated Radical Copolymerization of Perfluorohexylethylene and Vinyl Acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerémy Demarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Santos-Dominguez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maarten Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6py01874b⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.3750-3760 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445265v1</w:t>
+                <w:t xml:space="preserve">hal-01528292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An amphiphilic poly(vinylidenefluoride)-bpoly(vinyl alcohol) block copolymer: synthesis and self-assembly in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishi Talmon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1125-1128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6py02137a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semicrystalline Organization of VDF- and TrFE-Based Electroactive Terpolymers: Impact of the trans-1,3,3,3-Tetrafluoropropene Termonomer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Differences in electroactive terpolymers based on VDF, TrFE and 2,3,3,3-tetrafluoropropene prepared by batch solution and semi-continuous aqueous suspension polymerizations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Santos-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50, pp.3313−3322. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.735-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6py01874b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514331v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis(formylphenolato)cobalt(II)-Mediated Alternating Radical Copolymerization of tert-Butyl 2-Trifluoromethylacrylate with Vinyl Acetate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Detrembleur</w:t>
+                <w:t xml:space="preserve">Self-assembly of poly(vinylidene fluoride)-blockpoly(2-(dimethylamino)ethylmethacrylate) block copolymers prepared by CuAAC click coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym9120702⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (34), pp.5203-5211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00346c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694075v1</w:t>
+                <w:t xml:space="preserve">hal-01580968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Cationic and Radical RAFT Polymerizations: A Versatile Route to Well-Defined Poly(ethyl vinyl ether)-blockpoly(vinylidenefluoride) Block Copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+                <w:t xml:space="preserve">Semicrystalline Organization of VDF- and TrFE-Based Electroactive Terpolymers: Impact of the trans-1,3,3,3-Tetrafluoropropene Termonomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Domingues dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.7b00150⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.3313−3322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495515v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretching-Induced Relaxor Ferroelectric Behavior in a Poly(vinylidene fluoride-co-trifluoroethylene-co-hexafluoropropylene) Random Terpolymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Yue</w:t>
+                <w:t xml:space="preserve">Bis(formylphenolato)cobalt(II)-Mediated Alternating Radical Copolymerization of tert-Butyl 2-Trifluoromethylacrylate with Vinyl Acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Soulestin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lannuzel</w:t>
+                <w:t xml:space="preserve">Ekaterina Bellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debuigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Detrembleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (19), pp.7646−7656. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym9120702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615167v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amphiphilic PEG-b-PFPE-b-PEG triblock copolymer: synthesis by CuAAC click chemistry and self-assembly in water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Galactosylated Polymer Nano-objects by Polymerization-Induced Self-Assembly, Potential Drug Nanocarriers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5py01621e⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.136789-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3130-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257791v1</w:t>
+                <w:t xml:space="preserve">hal-01688203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trans-1,3,3,3-Tetrafluoropropene on the Structure− Properties Relationship of VDF- and TrFE-Based Terpolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric fluorinated copolymers with improved adhesion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marcelino dos Santos Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dominguez dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1017-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6py02063a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444611v1</w:t>
+                <w:t xml:space="preserve">hal-01459861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactosylated Polymer Nano-objects by Polymerization-Induced Self-Assembly, Potential Drug Nanocarriers.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RAFT synthesis of well-defined PVDF-b-PVAc block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3130-9_8⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (45), pp.6918 - 6933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6py01247g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688203v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric fluorinated copolymers with improved adhesion properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An amphiphilic PEG-b-PFPE-b-PEG triblock copolymer: synthesis by CuAAC click chemistry and self-assembly in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishi Talmon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dominguez dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.1017-1027. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.402-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6py02063a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5py01621e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459861v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT synthesis of well-defined PVDF-b-PVAc block copolymers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of trans-1,3,3,3-Tetrafluoropropene on the Structure− Properties Relationship of VDF- and TrFE-Based Terpolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (45), pp.6918 - 6933. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.503−514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6py01247g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398180v1</w:t>
+                <w:t xml:space="preserve">hal-01444611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined poly(vinylidene fluoride) (PVDF) based-dendrimers synthesized by click chemistry: enhanced crystallinity of PVDF and increased hydrophobicity of PVDF films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16571,103 +16571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Journey into the Microstructure of PVDF Made by RAFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 217, pp.2275−2285. </w:t>
@@ -16756,64 +16756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaaeddine Elhalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16847,77 +16847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new strategies for the synthesis of functional vinylidene fluoride-based copolymers with tunable wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjib Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ameduri *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16964,103 +16964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of Vinylidene Fluoride RAFT Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.5386−5396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17094,51 +17094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Insight into the MADIX Polymerization of Vinylidene Fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17146,51 +17146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (21), pp.7810 - 7822. </w:t>
@@ -17228,77 +17228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of poly(amino acid methacrylate)-stabilized diblock copolymer nano-objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven P. Armes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17345,103 +17345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of microstructure control for designing new electroactive terpolymers based on vinylidene fluoride and trifluoroethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Santos-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.7861-7871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17488,64 +17488,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to prepare quaternary ammonium groups-containing alternating poly(chlorotrifluoroethylene-alt-vinyl ether) copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.10243-10253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17592,90 +17592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new oligo(hexafluoropropylene oxide)-b-oligo-(ethylene oxide) diblock surfactant obtained by radical reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Lapčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadron Mark Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.79-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17722,64 +17722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of epoxy- and cyclocarbonate-functionalised vinyl ethers in radical copolymerisation with chlorotrifluoroethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 171, pp.124-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17825,77 +17825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of poly(vinylidene fluoride) methacrylate macromonomers via thia-Michael addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2), pp.441-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17929,64 +17929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(methacrylic acid)-based AB and ABC block copolymer nano-objects prepared via RAFT alcoholic dispersion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Blanazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18180,64 +18180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization-Induced Self-Assembly of Galactose-Functionalized Biocompatible Diblock Copolymers for Intracellular Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18329,90 +18329,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthanisation au matériau : transformer le CO2 en polyuréthanes sans isocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18437,77 +18437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthanisation au matériau : transformer le CO₂ biogénique en polyuréthanes sans isocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18539,333 +18539,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'adhésion interfaciale dans les composites piézoélectriques à matrice fluoropolymère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy as a suitable tool for probing the polar axis direction in electroactive P(VDF-co-TrFE) films at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Saj Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Marin</w:t>
+                <w:t xml:space="preserve">Ahmad Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux Électroactifs et Applications (MatElec 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956612v1</w:t>
+                <w:t xml:space="preserve">hal-03956501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy as a suitable tool for probing the polar axis direction in electroactive P(VDF-co-TrFE) films at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'adhésion interfaciale dans les composites piézoélectriques à matrice fluoropolymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Saj Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Da Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouad</w:t>
+                <w:t xml:space="preserve">Ahmad Hamied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hamieh</w:t>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux Électroactifs et Applications (MatElec 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956501v1</w:t>
+                <w:t xml:space="preserve">hal-03956612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of well-defined 2D-lenticular aggregates by self-assembly of PNIPAM-b-PVDF amphiphilic diblock copolymers in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Balard Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18890,64 +18890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide-Polymer Conjugates via PISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COPAMPHI2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18998,77 +18998,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saj Mohan Mohandas Moolayil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Functional Materials International Conference 2021 (AFM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advances in Functional Materials Society, Feb 2021, Jeju Island (South Korea), South Korea</w:t>
@@ -19097,64 +19097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in fluoropolymers synthesis and macromolecular engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Améduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19222,77 +19222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Insight Into the RDRP Polymerization of Vinylidene Fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof Filip DUPREZ, May 2017, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19330,64 +19330,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Radical copolymerization of Vinylidene Fluoride with Perfluoro(4-methyl-3,6-dioxaoct-7-ene) sulfonyl fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyceltec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof Jose ASUA, Jun 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19444,103 +19444,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Polymerization of Eugenol-Derived Methacrylates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dalle Vacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MDPI, pp.67, 2021, 978-3-0365-0405-6</w:t>
@@ -19601,103 +19601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions cosmétiques comprenant un polymère issu de la DHA, procédé d’application de ce polymère, et procédé de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bricotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chougrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3137580. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19884,51 +19884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05601210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zanchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zeliouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2026.129894" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114602" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Arnould" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Wolosz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#224;les" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05598233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6c00306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agate Levron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07881D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali&#8208;hassani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corfa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01254b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Irusta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol5010012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Pires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gouveia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Ocando" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00494" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Berne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.5c00004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Chevret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Flores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Slootman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ravet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05007814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangminghao Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lora de la Mata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingshui Dong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gomez Peral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.02.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111772" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cuminet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vanachte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py01328f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Murali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Daran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300672" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04491328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01250" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mundo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a R Meier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29112507" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04800578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiffrey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bricotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103673" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01365" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041913v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dantras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00017f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04322552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112490" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouirfa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300178" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01203k" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00229" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111718" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Tanguy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00577a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989242v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Malti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolwa Haydar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.216" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062724" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04048058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041795" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmohan Mohandas Moolayil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hamieh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08579" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00097d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01129" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00579h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202058" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2292047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111392" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00124a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513881v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vitale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samant Molina-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Jennifer Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010339" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta05067f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516068v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100945" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698974v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111362" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829538v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00920j" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01184" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Engelen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Alicja Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Bruycker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resat Aksakal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00351a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583794v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02538" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825121v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100220" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204457" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morales-Cerrada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boursier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00274d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03783299v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brendel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00872f" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689286v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201135" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794176v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saj Mohan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00883" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722865v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hausig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Kellner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Brendel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134233" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681986v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00950" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takenori Nishida" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masazumi Tamura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingai Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Tomishige" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00035g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377919v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00221J" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110392" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Desnos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rubio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gravelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13152502" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Madsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Yu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Causs&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00948" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tuyen Dao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00793e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377920v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Song" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Perrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00355K" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03471894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilonka Engelhardt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy George" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Stanley-Wall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109176118" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320308v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106344" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377912v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godiard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01193B" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Falireas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01515f" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sze Jennifer Li" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.106093" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188630v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01753A" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928837v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S.Jennifer Li" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00461" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00970a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153444" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174033" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109708" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494900v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12020384" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03095779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/reactions1020008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915614v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen T. P. Dao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01260" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Sze Jennifer Li" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Takeshima" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Kamigaito" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00079h" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017774v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debuigne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Detrembleur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02252" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088757v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989019004134" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983372v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996630v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mimouni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800471" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00721" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Manseri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900179" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336691v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900429" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107917v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00188c" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051953v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Ohno" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Yahata" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motokazu Sakaue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805121" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023207v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc02277a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900139" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343297v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02338" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762427v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Patrickios" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Sakai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lopez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02475" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898743v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lx Dupuy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mimault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patko" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ameduri" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.03.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901174v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00571K" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802073v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.04.037" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687768v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mineto Uchiyama" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01924f" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788179v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00167G" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912612v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Voirin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.039" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789663v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wahidur Rahaman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.12.020" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708529v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Ono" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py02018j" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947040v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Warren" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Derry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Mykhaylyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lovett" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Ratcliffe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01617" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725498v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712347" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834218v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00655e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569457v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jeannin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Fernandes Lizarazu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.04.003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493809v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhausaheb Tawade" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Xavier Dupuy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00209b" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836609v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700203" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01527828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00580f" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480928v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godiard Franck" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02203k" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574813v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.04.004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528292v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Demarteau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Mees" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00578" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580968v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00346c" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445265v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lannuzel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Santos-Dominguez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01874b" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471050v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schmidt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Talmon," TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02137a" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514331v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bargain" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00051" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694075v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bellan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9120702" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495515v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00150" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615167v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yue" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01205" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01621e" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444611v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02010" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688203v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Canton" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3130-9_8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459861v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marcelino dos Santos Filho" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dominguez dos Santos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02063a" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398180v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01247g" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390698v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01167E" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386325v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600109" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBCKQJWL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272786v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Gosset" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Elhalil" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.01.016" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331652v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ameduri *" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00508j" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365307v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01087" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222391v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charlot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Armes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py01556h" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228905v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5b01964" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217302v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09238d" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071507v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Lap&#269;&#237;k" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadron Mark Friesen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00965g" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063125v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.08.014" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ8JXPC2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390702v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01651g" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222476v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blanazs" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00201f" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222402v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M. Alswieleh" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Cheng" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Canton" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcin Ustbas" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja503400r" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222478v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407033x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356180v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ouali" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356195v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956612v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Saj Mohan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamied" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956501v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamieh" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754025v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763416v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144102v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saj Mohan Mohandas Moolayil" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02313645v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tot&#233;e" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silly" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580973v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580972v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500228v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Arnould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Soares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Wolosz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#224;les" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05598233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114703" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05601210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zanchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zeliouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2026.129894" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6c00306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agate Levron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07881D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corfa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali&#8208;hassani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01254b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Irusta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol5010012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gouveia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Ocando" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00494" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Chevret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Flores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Slootman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ravet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00800" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Berne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.5c00004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05007814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangminghao Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lora de la Mata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingshui Dong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gomez Peral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.02.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111772" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cuminet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vanachte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py01328f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Murali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Daran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300672" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04491328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01250" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mundo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a R Meier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29112507" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04800578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiffrey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01365" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bricotte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103673" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00579h" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouirfa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300178" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01203k" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00229" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dantras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00017f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04322552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112490" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111718" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Tanguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00577a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989242v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Malti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolwa Haydar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.216" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062724" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04048058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041795" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmohan Mohandas Moolayil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hamieh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08579" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00097d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01129" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hausig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Kellner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Brendel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vitale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samant Molina-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Jennifer Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010339" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta05067f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100945" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111362" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00920j" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Engelen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Alicja Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Bruycker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resat Aksakal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00351a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02538" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825121v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100220" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739165v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735509v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2292047" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111392" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00124a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204457" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morales-Cerrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boursier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00274d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03783299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brendel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00872f" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201135" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saj Mohan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00883" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188630v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01753A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110392" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Desnos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rubio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gravelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13152502" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Madsen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Yu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Causs&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00948" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tuyen Dao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00793e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163687v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takenori Nishida" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masazumi Tamura" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingai Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Tomishige" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00035g" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377919v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00221J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Perrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00355K" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03471894v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilonka Engelhardt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy George" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Stanley-Wall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109176118" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224634v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02706" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03320308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106344" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godiard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01193B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sze Jennifer Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.106093" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116562v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Falireas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01515f" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915614v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen T. P. Dao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01260" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00970a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153444" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174033" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109708" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928837v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S.Jennifer Li" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00461" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494900v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12020384" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03095779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/reactions1020008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362263v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900139" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343297v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02338" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Sze Jennifer Li" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Takeshima" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Kamigaito" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00079h" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017774v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debuigne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Detrembleur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02252" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088757v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989019004134" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mimouni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800471" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064416v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00721" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189509v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Manseri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900179" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983372v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336691v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900429" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107917v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00188c" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051953v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Ohno" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Yahata" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motokazu Sakaue" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805121" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023207v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc02277a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947040v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Warren" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Derry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Mykhaylyk" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lovett" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Ratcliffe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01617" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725498v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712347" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834218v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00655e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898743v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lx Dupuy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mimault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patko" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ameduri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.03.007" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00571K" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762427v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Patrickios" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Sakai" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lopez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02475" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802073v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.04.037" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687768v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mineto Uchiyama" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01924f" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788179v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00167G" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912612v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Voirin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.039" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789663v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wahidur Rahaman" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.12.020" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708529v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Ono" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py02018j" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495515v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00150" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615167v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yue" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lannuzel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01205" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569457v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jeannin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Fernandes Lizarazu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.04.003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493809v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhausaheb Tawade" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Xavier Dupuy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00209b" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836609v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700203" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01527828v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00580f" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480928v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godiard Franck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02203k" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574813v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin," TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.04.004" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528292v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Demarteau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Mees" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00578" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471050v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schmidt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Talmon," TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02137a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445265v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Santos-Dominguez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01874b" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580968v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00346c" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514331v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bargain" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00051" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694075v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bellan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9120702" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688203v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Canton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3130-9_8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459861v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marcelino dos Santos Filho" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dominguez dos Santos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02063a" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398180v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01247g" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257791v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01621e" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444611v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02010" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390698v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01167E" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386325v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600109" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBCKQJWL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272786v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Gosset" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Elhalil" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.01.016" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331652v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ameduri *" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00508j" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365307v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01087" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222391v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charlot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Armes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py01556h" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228905v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5b01964" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217302v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09238d" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071507v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Lap&#269;&#237;k" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadron Mark Friesen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00965g" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063125v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.08.014" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ8JXPC2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390702v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01651g" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222476v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blanazs" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00201f" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222402v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M. Alswieleh" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Cheng" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Canton" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcin Ustbas" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja503400r" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222478v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407033x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356180v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ouali" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356195v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956501v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Saj Mohan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamieh" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956612v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamied" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754025v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763416v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144102v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saj Mohan Mohandas Moolayil" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02313645v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tot&#233;e" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silly" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580973v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580972v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500228v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>