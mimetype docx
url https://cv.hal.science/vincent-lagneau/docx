--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,52 +2,52 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Lagneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hydrogéologue, géochimiste</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR, docteur École des Mines de Paris, ingénieur École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation des interactions fluides-roches : stockage souterrain, exploitation minière, impacts, pollutions de subsurface</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calcule scientifique : discrétisation en volumes finis, résolution d'équations linéaires et non-linéaires, développement de cas de validation analytique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de logiciels scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur scientifique ASNR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur Centre de Géosciences / Mines Paris - PSL (jusque 2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the management of radioactive isotopes into a reactive transport code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-026-10407-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first modeling, measurement, and confirmation of natural attenuation over a 30-year period in a uranium in-situ recovery context: Approaches and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razane Doucmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Escario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chanvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.104607. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2025.104607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model designed to predict the environmental footprint of an ‘in-situ recovery’ uranium exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Escario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.104106. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2022.104106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chlorohydrocarbon degradation pathways in aquitards using dual element compound-specific isotope measurements in aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303 (2), pp.135131. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barite and gypsum precipitation in chalk: A numerical simulation approach revealing the coupled impact of physical and chemical heterogeneities in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 609, pp.121069. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and kinetic constants for isotopic fractionation modeling with or without major isotope hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Druhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 569, pp.120143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification for uranium production in mining exploitation by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.831-850. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-020-10018-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial to the special issue: subsurface environmental simulation benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Subsurface environmental simulation benchmarks, 25 (4), pp.1281-1283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-021-10069-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barite precipitation in porous media: Impact of pore structure and surface charge on ionic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 242, pp.103851. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and mineral heterogeneity controls on precipitation in fractures: An X-ray micro-tomography and reactive transport modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.103916. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.103916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Evolution of Uranium Mobility within Sulfated Mill Tailings in Arid Regions: A Reactive Transport Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Déjeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.1201. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min11111201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kangni-Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling of glass alteration in a fractured vitrified nuclear glass canister: From upscaling to experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.151869. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geochemistry and bioaccumulation/bioavailability of uranium in a post-mining context – The Bois-Noirs Limouzat mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.124341. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative sequential extraction scheme for the determination of trace elements in ferrihydrite rich sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Elvis Mbachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.80-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of coupled diffusion reaction mechanisms in low permeability chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L'Hôpital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoupling flow and chemistry in variably saturated reactive transport modelling - An algorithm to accurately couple the feedback of chemistry on water consumption, variable porosity and flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Counioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226 (943–955), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulation of natural gas reservoir by two-phase multicomponent reactive ow and transport—Description of a benchmarking exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a compressible multicomponent two-phase flow into an existing reactive transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.62-77. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of carbonate cementation in a deep saline aquifer, the Middle Jurassic Oolithe Blanche Formation, Paris Basin, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.540-549. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic reactive transport modelling of column tests for uranium In Situ Recovery (ISR) mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ben Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.116-129. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 intrusion in freshwater aquifers: Review of geochemical tracers and monitoring tools, classical uses and innovative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-water-mineral reactions during CO2 leakage: Geochemical and isotopic monitoring of a CO2 injection field test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Kloppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 368, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport codes for subsurface environmental simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.J. Appelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balveer Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.445-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential consequences of CO 2 leakage to freshwater resources: A batch-reaction experiment towards an isotopic tracing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.178-190. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3638-3645. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and applied sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.130-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of CH4 release from coal at high hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charmoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96-97, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coal.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armouring of well cement in H2S-CO2 saturated brine by calcite coating -- experiments and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.782-795. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of spatial variability on 2D reactive transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (6), pp.406. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux de centrale nucléaire au moyen de résines échangeuses d'ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.ISBN 2-910239-75-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and CO2 leakage from deep saline to fresh groundwaters: Development of sensitive monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3443-3449. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport upscaling at the Darcy scale: A new flow rate based approach raises the unsolved issue of porosity upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.1239-1248. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative modeling of caprock integrity in the context of CO2 storage: evolution of transport and geochemical properties and impact on performance and safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Crédoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYTEC results of the MoMas reactive transport benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-009-9159-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.435-444. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical methods for simulating strongly non-linear and heterogeneous reactive transport problems – the MoMaS benchmark case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Carrayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kräutle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.483-502. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-010-9178-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator splitting-based reactive transport models in strong feedback of porosity change: the contribution of analytical solutions for accuracy validation and estimator improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (1-4), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurement of portlandite carbonation kinetics with supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 265 (1-2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent block transmissivity in an irregular 2D polygonal grid for one-phase flow: a sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341, pp.327-338. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Modeling Coupled Flow and Reaction in a 2-D Cementation Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term reactive transport modelling of stabilized/solidified waste: from dynamic leaching tests to disposal scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, B139, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spent nuclear fuel alteration and radionuclide migration in disposal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.787-794. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of lead-zinc ores in the Mississipi Valley-type deposit at Trèves, Cévennes region of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Macquar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leventhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Emsbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.24-44. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-8123.2006.00126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity. Implications for geological CO2 sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.1331-1339. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-D Cementation Experiment in Porous Medium Using Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Didot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Margerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling of CO2 Sequestration in Saline Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pipart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module-oriented modeling of reactive transport with HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.265-275. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(03)00004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History matching of large-scale reactive transport problem based on deterministic and stochastic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Adjoint-Based Inversion of Large-Scale Reactive Transport Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D reactive transport simulation of well clogging during acidic uranium in situ recovery process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergnaud Maëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Uranium recovery and reactive mass transfer in ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop for the 40th anniversary of CREGU - Basins and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Uranium recovery and reactive mass transfer in ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt, MSA short course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation du fractionnement des isotopes stables dans le code de transport réactif HYTEC et premières applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme congrès de la SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Aquifer DNAPLs Degradation Pathways Using Reactive Transport Simulation with Isotopic Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and bioaccumulation of uranium: From lab to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On coupling variable porosity and water activity with two-phase flow in reactive transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulation and optimization of uranium in situ recovery using 3D reactive transport simulation at the block scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Okhulkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario Reduction and dimension reduction in uranium ore deposit mining simulations by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration: bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport from academic research to industrial deployment: uranium ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport for the Earth and Environmental Sciences in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport Simulation of Uranium in situ Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Research and Practical Conference “The topical issues of the uranium industry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport Simulation of Uranium in situ Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AusIMM International Uranium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental vs. numerical approach to determine capability of Archie’s law to explain impact of evolving porosity on diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschimdt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible multicomponent two-­‐phase flow in HYTEC: some applications to gas injection and impact of impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a compressible two-phase flow into existing reactive transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modeling in the Geological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport for uranium production by in situ leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Predictive geosciences for georesources exploration/management and environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling of cement durability, a dual interaction with waste constituents and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms and Modelling of Waste / Cement Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the gas phase to reactive transport to model the oxic transient stage in radioactive waste disposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction eau-roche-CO2 en contexte de fuite contrôlée de CO2: apport du monitoring géochimique et isotopique lors d'un cas réel d'injection de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage en milieu géologique et R&D: perimeter, methods, competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Mines-Télécom "Ressources naturelles et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the role of spatial heterogeneities in the vicinity of a CO2 injection well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical and Mathematical Modeling of Flow and Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dubrovnik, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase reactive transport modeling of a deep acid gas reservoir (benchmark proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">exploitation minière par lixiviation et recuperation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Mines-Télécom "Ressources naturelles et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for performance when simulating reactive transport in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRePro III – Workshop on Modelling of Coupled Reactive and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport simulation of uranium ISR: effect of the density driven flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Uranium Mining and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freiberg, Germany. pp.699-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport simulations of Uranium In Situ Leaching : Forecast and Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Uranium Mining and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freiberg, Germany. pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling for the mining industry, current successes and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Invisible Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Sep 2014, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect indicators to identify potential leakage of contaminants associated with unconventional oil and gas development based on conceptual geochemical and isotopic monitoring approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton de l'écoulement couplé au transport réactif pour la compréhension des processus diagénétiques d'un aquifère salin profond du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 geological storage: how can isotopes help defining CO2 leakage in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conference -- Geochemical reactivity in CO2 geological storage sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport simulation of Uranium ISL at the block scale: a tool for testing designs and operation scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting on Optimization of In Situ Leach (ISL) Uranium Mining Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du rôle des hétérogénéités spatiales dans l'environnement d'un puits d'injection de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MOMAS Multiphasiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bures-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic management in the reactive transport code hytec: isotopic fractionation and radioactive decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Mathematical and Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-Salt-Gas Mixtures (CO2 + Co-Injected Gases) under Geological Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Water/Gas/Rock Interactions for Reactive-Transport Codes - an Insight into the CHESS/HYTEC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFLUIDS VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario for the creation of H2S heterogeneities in acid gas reservoirs in contact with an active aquifer: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Co-Injected Gases on CO2 Storage Sites: Geochemical Modeling of Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-water-mineral reactions during CO2 leakage into glauconitic sands: geochemical and isotopic monitoring of batch experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope monitoring of enhanced weathering of glauconitic sands under controlled high pCO2 conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies, 10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.5227-5234, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model of CO2 injection in basaltic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential consequences of CO2 leakage to freshwater resources: a batch-reaction experiment with isotopic monitoring program (Albian formation,Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of reactive minerals associated with in situ recovery of uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Longmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical survey of CO2 geological leakage using noble gases: application to the Furnas Caldera (Azores, Portugual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Golschmidt 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well cement ageing in various H2S-CO2 fluids at high pressure and high temperature: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Gas Injection Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Calgary AB, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an isotopic fractionation and filiation module in the reactive transport code HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-11479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydrodynamism in compositional heterogeneities in acid gas reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd European Association of Geoscientists and Engineers Conference and Exhibition 2011 - Incorporating SPE EUROPEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.2412-2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and CO2 leakage from deep saline to fresh groundwaters : development of sensitive monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confrence on Greenhouse Gas Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.3443-3449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical simulation of thermodynamic properties of water-salt-gas mixtures (CO2 + co-contaminant) under geological storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous modeling of the uranium in situ recovery: Kinetic versus solubility control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR International Groundwater Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valncia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Simulation of Roll-Front Uranium Deposits - a Reactive Transport Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for a Thirsty World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 leakage up from a geological storage site to shallow fresh groundwater: CO2-water-rock interaction assessment and development of sensitive monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union 
-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of gas migration in flooding post-mining context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Gals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charmoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney, Nova Scotia, Canada. pp.483-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of SO2/O2 and SO2/N2 systems from experiments and Monte Carlo molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utilisation de la thermodynamique moléculaire en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model of CO2-water-rock interaction in a push-pull test in basaltic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both experimental study and numerical modelling of the effect of temperature gradient on CO2 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to permeability upscaling in reactive transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the COMEDIE-2D benchmark : a 3 code reactive transport intercomparison of porosity reduction coupled to hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYTEC: Essential concepts of reactive transport models for use in industrial application domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLE study of sulfur dioxide containing binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2009 - 24th European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: A GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.2809-2816, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling in CO2-rich fluids: how to model mineral reactivity in water-poor systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Approximation Methods and Numerical Modeling in Environment and Natrural resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pau, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of mixtures of compounds present with sulfur dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved operator splitting method for accurate and efficient simulation of strong feedback of chemistry on hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods in water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present state and application of reactive transport models in cement-based porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONMOD 2008 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR : a GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Greenhouse Gas Control Technologies (GHGT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: a GIS to look for potential storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9: Ninth International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.2809-2816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity - Kinetics of portlandite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity - Kinetics of portlandite.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. pp.EGU2007-A-03655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological study of reactive transport in complex geochemical systems: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and application of the reactive transport code HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods in water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Netherlands. pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation couplée chimie/ transport des stockages de déchets en milieux argileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie minérale et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Deployment of Reactive Transport Simulation: An Application to Uranium In situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mineralogy and geochemistry: Reactive Transport in Natural and Engineered Systems, volume 85</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Cement Aging in Various H2S-CO2 Fluids at High Pressure and High Temperature: Experiments and Modelling Well Cement Aging at High PT Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide Sequestration and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.421-435, 2011, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118175552.ch23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des processus géochimiques sur le transport en milieu poreux -- application au colmatage de barrières de confinement potentielles dans un stockage en formation géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. École des Mines de Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01134187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages entre réactions géochimiques et processus hydrodynamiques en milieu poreux - applications au stockage de CO2 et à l'exploitation d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Lagneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hydrogéologue, géochimiste</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR, docteur École des Mines de Paris, ingénieur École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation des interactions fluides-roches : stockage souterrain, exploitation minière, impacts, pollutions de subsurface</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calcule scientifique : discrétisation en volumes finis, résolution d'équations linéaires et non-linéaires, développement de cas de validation analytique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de logiciels scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur scientifique ASNR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur Centre de Géosciences / Mines Paris - PSL (jusque 2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the management of radioactive isotopes into a reactive transport code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-026-10407-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first modeling, measurement, and confirmation of natural attenuation over a 30-year period in a uranium in-situ recovery context: Approaches and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razane Doucmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Escario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chanvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.104607. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2025.104607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model designed to predict the environmental footprint of an ‘in-situ recovery’ uranium exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Escario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.104106. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2022.104106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chlorohydrocarbon degradation pathways in aquitards using dual element compound-specific isotope measurements in aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303 (2), pp.135131. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barite and gypsum precipitation in chalk: A numerical simulation approach revealing the coupled impact of physical and chemical heterogeneities in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 609, pp.121069. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and kinetic constants for isotopic fractionation modeling with or without major isotope hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Druhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 569, pp.120143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification for uranium production in mining exploitation by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.831-850. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-020-10018-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial to the special issue: subsurface environmental simulation benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Subsurface environmental simulation benchmarks, 25 (4), pp.1281-1283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-021-10069-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barite precipitation in porous media: Impact of pore structure and surface charge on ionic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 242, pp.103851. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and mineral heterogeneity controls on precipitation in fractures: An X-ray micro-tomography and reactive transport modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.103916. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.103916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Evolution of Uranium Mobility within Sulfated Mill Tailings in Arid Regions: A Reactive Transport Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Déjeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.1201. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min11111201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kangni-Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling of glass alteration in a fractured vitrified nuclear glass canister: From upscaling to experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.151869. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geochemistry and bioaccumulation/bioavailability of uranium in a post-mining context – The Bois-Noirs Limouzat mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.124341. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative sequential extraction scheme for the determination of trace elements in ferrihydrite rich sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Elvis Mbachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.80-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of coupled diffusion reaction mechanisms in low permeability chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L'Hôpital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoupling flow and chemistry in variably saturated reactive transport modelling - An algorithm to accurately couple the feedback of chemistry on water consumption, variable porosity and flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a compressible multicomponent two-phase flow into an existing reactive transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.62-77. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Counioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226 (943–955), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulation of natural gas reservoir by two-phase multicomponent reactive ow and transport—Description of a benchmarking exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of carbonate cementation in a deep saline aquifer, the Middle Jurassic Oolithe Blanche Formation, Paris Basin, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.540-549. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 intrusion in freshwater aquifers: Review of geochemical tracers and monitoring tools, classical uses and innovative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic reactive transport modelling of column tests for uranium In Situ Recovery (ISR) mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ben Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.116-129. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-water-mineral reactions during CO2 leakage: Geochemical and isotopic monitoring of a CO2 injection field test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Kloppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 368, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport codes for subsurface environmental simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.J. Appelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balveer Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.445-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential consequences of CO 2 leakage to freshwater resources: A batch-reaction experiment towards an isotopic tracing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.178-190. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3638-3645. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and applied sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.130-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of CH4 release from coal at high hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charmoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96-97, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coal.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armouring of well cement in H2S-CO2 saturated brine by calcite coating -- experiments and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.782-795. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of spatial variability on 2D reactive transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (6), pp.406. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux de centrale nucléaire au moyen de résines échangeuses d'ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.ISBN 2-910239-75-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and CO2 leakage from deep saline to fresh groundwaters: Development of sensitive monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3443-3449. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport upscaling at the Darcy scale: A new flow rate based approach raises the unsolved issue of porosity upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.1239-1248. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative modeling of caprock integrity in the context of CO2 storage: evolution of transport and geochemical properties and impact on performance and safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Crédoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.435-444. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYTEC results of the MoMas reactive transport benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-009-9159-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical methods for simulating strongly non-linear and heterogeneous reactive transport problems – the MoMaS benchmark case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Carrayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kräutle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.483-502. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-010-9178-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator splitting-based reactive transport models in strong feedback of porosity change: the contribution of analytical solutions for accuracy validation and estimator improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (1-4), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurement of portlandite carbonation kinetics with supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 265 (1-2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent block transmissivity in an irregular 2D polygonal grid for one-phase flow: a sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341, pp.327-338. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Modeling Coupled Flow and Reaction in a 2-D Cementation Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term reactive transport modelling of stabilized/solidified waste: from dynamic leaching tests to disposal scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, B139, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spent nuclear fuel alteration and radionuclide migration in disposal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.787-794. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of lead-zinc ores in the Mississipi Valley-type deposit at Trèves, Cévennes region of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Macquar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leventhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Emsbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.24-44. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-8123.2006.00126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-D Cementation Experiment in Porous Medium Using Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Didot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Margerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity. Implications for geological CO2 sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.1331-1339. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling of CO2 Sequestration in Saline Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pipart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module-oriented modeling of reactive transport with HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.265-275. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(03)00004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History matching of large-scale reactive transport problem based on deterministic and stochastic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Adjoint-Based Inversion of Large-Scale Reactive Transport Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Uranium recovery and reactive mass transfer in ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop for the 40th anniversary of CREGU - Basins and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D reactive transport simulation of well clogging during acidic uranium in situ recovery process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergnaud Maëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Uranium recovery and reactive mass transfer in ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt, MSA short course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation du fractionnement des isotopes stables dans le code de transport réactif HYTEC et premières applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme congrès de la SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Aquifer DNAPLs Degradation Pathways Using Reactive Transport Simulation with Isotopic Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and bioaccumulation of uranium: From lab to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On coupling variable porosity and water activity with two-phase flow in reactive transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulation and optimization of uranium in situ recovery using 3D reactive transport simulation at the block scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Okhulkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario Reduction and dimension reduction in uranium ore deposit mining simulations by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport Simulation of Uranium in situ Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AusIMM International Uranium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport Simulation of Uranium in situ Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Research and Practical Conference “The topical issues of the uranium industry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration: bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport from academic research to industrial deployment: uranium ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport for the Earth and Environmental Sciences in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental vs. numerical approach to determine capability of Archie’s law to explain impact of evolving porosity on diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschimdt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport for uranium production by in situ leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Predictive geosciences for georesources exploration/management and environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible multicomponent two-­‐phase flow in HYTEC: some applications to gas injection and impact of impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a compressible two-phase flow into existing reactive transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modeling in the Geological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling of cement durability, a dual interaction with waste constituents and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms and Modelling of Waste / Cement Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the gas phase to reactive transport to model the oxic transient stage in radioactive waste disposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase reactive transport modeling of a deep acid gas reservoir (benchmark proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the role of spatial heterogeneities in the vicinity of a CO2 injection well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical and Mathematical Modeling of Flow and Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dubrovnik, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage en milieu géologique et R&D: perimeter, methods, competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Mines-Télécom "Ressources naturelles et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction eau-roche-CO2 en contexte de fuite contrôlée de CO2: apport du monitoring géochimique et isotopique lors d'un cas réel d'injection de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">exploitation minière par lixiviation et recuperation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Mines-Télécom "Ressources naturelles et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for performance when simulating reactive transport in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRePro III – Workshop on Modelling of Coupled Reactive and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport simulation of uranium ISR: effect of the density driven flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Uranium Mining and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freiberg, Germany. pp.699-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport simulations of Uranium In Situ Leaching : Forecast and Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Uranium Mining and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freiberg, Germany. pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling for the mining industry, current successes and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Invisible Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Sep 2014, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect indicators to identify potential leakage of contaminants associated with unconventional oil and gas development based on conceptual geochemical and isotopic monitoring approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport simulation of Uranium ISL at the block scale: a tool for testing designs and operation scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting on Optimization of In Situ Leach (ISL) Uranium Mining Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 geological storage: how can isotopes help defining CO2 leakage in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conference -- Geochemical reactivity in CO2 geological storage sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton de l'écoulement couplé au transport réactif pour la compréhension des processus diagénétiques d'un aquifère salin profond du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du rôle des hétérogénéités spatiales dans l'environnement d'un puits d'injection de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MOMAS Multiphasiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bures-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic management in the reactive transport code hytec: isotopic fractionation and radioactive decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Mathematical and Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Water/Gas/Rock Interactions for Reactive-Transport Codes - an Insight into the CHESS/HYTEC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFLUIDS VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario for the creation of H2S heterogeneities in acid gas reservoirs in contact with an active aquifer: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-Salt-Gas Mixtures (CO2 + Co-Injected Gases) under Geological Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-water-mineral reactions during CO2 leakage into glauconitic sands: geochemical and isotopic monitoring of batch experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Co-Injected Gases on CO2 Storage Sites: Geochemical Modeling of Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope monitoring of enhanced weathering of glauconitic sands under controlled high pCO2 conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model of CO2 injection in basaltic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential consequences of CO2 leakage to freshwater resources: a batch-reaction experiment with isotopic monitoring program (Albian formation,Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies, 10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.5227-5234, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical survey of CO2 geological leakage using noble gases: application to the Furnas Caldera (Azores, Portugual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Golschmidt 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of reactive minerals associated with in situ recovery of uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Longmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well cement ageing in various H2S-CO2 fluids at high pressure and high temperature: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Gas Injection Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Calgary AB, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an isotopic fractionation and filiation module in the reactive transport code HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-11479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and CO2 leakage from deep saline to fresh groundwaters : development of sensitive monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confrence on Greenhouse Gas Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.3443-3449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydrodynamism in compositional heterogeneities in acid gas reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd European Association of Geoscientists and Engineers Conference and Exhibition 2011 - Incorporating SPE EUROPEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.2412-2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of gas migration in flooding post-mining context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Gals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charmoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney, Nova Scotia, Canada. pp.483-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous modeling of the uranium in situ recovery: Kinetic versus solubility control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR International Groundwater Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valncia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical simulation of thermodynamic properties of water-salt-gas mixtures (CO2 + co-contaminant) under geological storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Simulation of Roll-Front Uranium Deposits - a Reactive Transport Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for a Thirsty World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 leakage up from a geological storage site to shallow fresh groundwater: CO2-water-rock interaction assessment and development of sensitive monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union 
+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of SO2/O2 and SO2/N2 systems from experiments and Monte Carlo molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utilisation de la thermodynamique moléculaire en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both experimental study and numerical modelling of the effect of temperature gradient on CO2 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model of CO2-water-rock interaction in a push-pull test in basaltic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLE study of sulfur dioxide containing binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2009 - 24th European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the COMEDIE-2D benchmark : a 3 code reactive transport intercomparison of porosity reduction coupled to hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYTEC: Essential concepts of reactive transport models for use in industrial application domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to permeability upscaling in reactive transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: A GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.2809-2816, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling in CO2-rich fluids: how to model mineral reactivity in water-poor systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Approximation Methods and Numerical Modeling in Environment and Natrural resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pau, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of mixtures of compounds present with sulfur dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved operator splitting method for accurate and efficient simulation of strong feedback of chemistry on hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods in water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR : a GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Greenhouse Gas Control Technologies (GHGT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present state and application of reactive transport models in cement-based porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONMOD 2008 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: a GIS to look for potential storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9: Ninth International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.2809-2816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity - Kinetics of portlandite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity - Kinetics of portlandite.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. pp.EGU2007-A-03655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological study of reactive transport in complex geochemical systems: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and application of the reactive transport code HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods in water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Netherlands. pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation couplée chimie/ transport des stockages de déchets en milieux argileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie minérale et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Deployment of Reactive Transport Simulation: An Application to Uranium In situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mineralogy and geochemistry: Reactive Transport in Natural and Engineered Systems, volume 85</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Cement Aging in Various H2S-CO2 Fluids at High Pressure and High Temperature: Experiments and Modelling Well Cement Aging at High PT Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide Sequestration and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.421-435, 2011, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118175552.ch23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des processus géochimiques sur le transport en milieu poreux -- application au colmatage de barrières de confinement potentielles dans un stockage en formation géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. École des Mines de Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01134187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages entre réactions géochimiques et processus hydrodynamiques en milieu poreux - applications au stockage de CO2 et à l'exploitation d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61EEE3DB"/>
+    <w:nsid w:val="4EFC08BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1F7CDBE"/>
+    <w:nsid w:val="8BBB07EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B67BBFFF"/>
+    <w:nsid w:val="9E67DA3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -641,51 +641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05522418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-026-10407-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05523909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Doucmak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Escario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2025.104607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03958255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escario" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.104106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lincker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03758342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bildstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10069-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittebroodt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03218484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Guern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03407802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D&#233;jeant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Descostes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151869" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Husson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02022549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Elvis Mbachou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01905938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1R8RJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corvisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.10.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDMB2XT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.12.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF012W87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.11.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.06.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ben Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Humez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.02.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZN5JNSK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GRQ6W0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Steefel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Appelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balveer Arora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kalbacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00803526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-710GWVGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Gal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2012.04.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL5VTDB6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Saint-Marc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQKS0CFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.269" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.06.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWZPV19-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaplace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;doz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9159-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505350v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hoffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kr&#228;utle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-010-9178-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2009.11.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCDVZRLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steefel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.05.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.03.045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B32TPCNF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Catalette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Leach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leventhal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emsbo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2006.00126.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJG6S4QC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564451v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPW213R3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Margerit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pipart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(03)00004-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73WHVK5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305331v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnaud Ma&#235;lle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Beux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Descostes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881072v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Okhulkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318602v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rajyaguru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393588v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393581v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391376v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01191899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marsal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01053134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080775v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933631v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Collin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00934310v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879822v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933644v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00854795v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777861v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762609v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777863v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bonvalot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583619v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.501" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624665v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hidalgo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Longmire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;au" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00562581v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624764v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00686455v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520752v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558031v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00516077v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Gals" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624791v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634846v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558058v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558055v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558051v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451712v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558043v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970422v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leynet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827502v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647224v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596580v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271351v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118175552.ch23" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01134187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879817v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05522418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-026-10407-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05523909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Doucmak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Escario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2025.104607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03958255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escario" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.104106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lincker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03758342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bildstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10069-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittebroodt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03218484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Guern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03407802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D&#233;jeant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Descostes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151869" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Husson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02022549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Elvis Mbachou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01905938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1R8RJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corvisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.10.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDMB2XT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.11.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.12.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF012W87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.06.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Humez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.02.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZN5JNSK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ben Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GRQ6W0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Steefel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Appelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balveer Arora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kalbacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00803526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-710GWVGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Gal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2012.04.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL5VTDB6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Saint-Marc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQKS0CFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.269" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.06.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWZPV19-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaplace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;doz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9159-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hoffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kr&#228;utle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-010-9178-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2009.11.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCDVZRLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steefel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.05.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.03.045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B32TPCNF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Catalette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Leach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leventhal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emsbo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2006.00126.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJG6S4QC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Margerit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPW213R3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pipart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(03)00004-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73WHVK5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305331v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnaud Ma&#235;lle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Beux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Descostes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881072v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Okhulkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318602v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rajyaguru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391376v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01191899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marsal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080791v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080787v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01053134v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879822v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00934310v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933631v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Collin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933644v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00854795v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762609v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762623v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bonvalot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624665v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hidalgo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583619v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.501" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;au" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Longmire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00562581v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624764v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520752v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00686455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00516077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Gals" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558013v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520585v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558031v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634846v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624791v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558055v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558058v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451712v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558043v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leynet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827502v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647224v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596580v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271351v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118175552.ch23" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01134187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879817v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>