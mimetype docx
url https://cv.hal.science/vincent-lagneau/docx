--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,52 +2,52 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Lagneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hydrogéologue, géochimiste</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR, docteur École des Mines de Paris, ingénieur École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation des interactions fluides-roches : stockage souterrain, exploitation minière, impacts, pollutions de subsurface</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calcule scientifique : discrétisation en volumes finis, résolution d'équations linéaires et non-linéaires, développement de cas de validation analytique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de logiciels scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur scientifique ASNR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur Centre de Géosciences / Mines Paris - PSL (jusque 2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the management of radioactive isotopes into a reactive transport code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-026-10407-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first modeling, measurement, and confirmation of natural attenuation over a 30-year period in a uranium in-situ recovery context: Approaches and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razane Doucmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Escario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chanvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.104607. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2025.104607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model designed to predict the environmental footprint of an ‘in-situ recovery’ uranium exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Escario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.104106. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2022.104106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chlorohydrocarbon degradation pathways in aquitards using dual element compound-specific isotope measurements in aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303 (2), pp.135131. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barite and gypsum precipitation in chalk: A numerical simulation approach revealing the coupled impact of physical and chemical heterogeneities in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 609, pp.121069. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and kinetic constants for isotopic fractionation modeling with or without major isotope hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Druhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 569, pp.120143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification for uranium production in mining exploitation by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.831-850. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-020-10018-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial to the special issue: subsurface environmental simulation benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Subsurface environmental simulation benchmarks, 25 (4), pp.1281-1283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-021-10069-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barite precipitation in porous media: Impact of pore structure and surface charge on ionic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 242, pp.103851. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and mineral heterogeneity controls on precipitation in fractures: An X-ray micro-tomography and reactive transport modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.103916. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.103916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Evolution of Uranium Mobility within Sulfated Mill Tailings in Arid Regions: A Reactive Transport Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Déjeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.1201. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min11111201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kangni-Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling of glass alteration in a fractured vitrified nuclear glass canister: From upscaling to experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.151869. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geochemistry and bioaccumulation/bioavailability of uranium in a post-mining context – The Bois-Noirs Limouzat mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.124341. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative sequential extraction scheme for the determination of trace elements in ferrihydrite rich sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Elvis Mbachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.80-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of coupled diffusion reaction mechanisms in low permeability chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L'Hôpital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoupling flow and chemistry in variably saturated reactive transport modelling - An algorithm to accurately couple the feedback of chemistry on water consumption, variable porosity and flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a compressible multicomponent two-phase flow into an existing reactive transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.62-77. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Counioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226 (943–955), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulation of natural gas reservoir by two-phase multicomponent reactive ow and transport—Description of a benchmarking exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of carbonate cementation in a deep saline aquifer, the Middle Jurassic Oolithe Blanche Formation, Paris Basin, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.540-549. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 intrusion in freshwater aquifers: Review of geochemical tracers and monitoring tools, classical uses and innovative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic reactive transport modelling of column tests for uranium In Situ Recovery (ISR) mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ben Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.116-129. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-water-mineral reactions during CO2 leakage: Geochemical and isotopic monitoring of a CO2 injection field test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Kloppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 368, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport codes for subsurface environmental simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.J. Appelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balveer Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.445-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential consequences of CO 2 leakage to freshwater resources: A batch-reaction experiment towards an isotopic tracing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.178-190. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3638-3645. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and applied sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.130-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of CH4 release from coal at high hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charmoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96-97, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coal.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armouring of well cement in H2S-CO2 saturated brine by calcite coating -- experiments and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.782-795. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of spatial variability on 2D reactive transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (6), pp.406. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux de centrale nucléaire au moyen de résines échangeuses d'ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.ISBN 2-910239-75-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and CO2 leakage from deep saline to fresh groundwaters: Development of sensitive monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3443-3449. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport upscaling at the Darcy scale: A new flow rate based approach raises the unsolved issue of porosity upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.1239-1248. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative modeling of caprock integrity in the context of CO2 storage: evolution of transport and geochemical properties and impact on performance and safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Crédoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.435-444. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYTEC results of the MoMas reactive transport benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-009-9159-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical methods for simulating strongly non-linear and heterogeneous reactive transport problems – the MoMaS benchmark case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Carrayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kräutle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.483-502. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-010-9178-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator splitting-based reactive transport models in strong feedback of porosity change: the contribution of analytical solutions for accuracy validation and estimator improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (1-4), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurement of portlandite carbonation kinetics with supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 265 (1-2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent block transmissivity in an irregular 2D polygonal grid for one-phase flow: a sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341, pp.327-338. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Modeling Coupled Flow and Reaction in a 2-D Cementation Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term reactive transport modelling of stabilized/solidified waste: from dynamic leaching tests to disposal scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, B139, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spent nuclear fuel alteration and radionuclide migration in disposal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.787-794. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of lead-zinc ores in the Mississipi Valley-type deposit at Trèves, Cévennes region of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Macquar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leventhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Emsbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.24-44. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-8123.2006.00126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-D Cementation Experiment in Porous Medium Using Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Didot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Margerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity. Implications for geological CO2 sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.1331-1339. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling of CO2 Sequestration in Saline Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pipart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module-oriented modeling of reactive transport with HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.265-275. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(03)00004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History matching of large-scale reactive transport problem based on deterministic and stochastic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Adjoint-Based Inversion of Large-Scale Reactive Transport Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Uranium recovery and reactive mass transfer in ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop for the 40th anniversary of CREGU - Basins and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D reactive transport simulation of well clogging during acidic uranium in situ recovery process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergnaud Maëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Uranium recovery and reactive mass transfer in ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt, MSA short course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation du fractionnement des isotopes stables dans le code de transport réactif HYTEC et premières applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme congrès de la SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Aquifer DNAPLs Degradation Pathways Using Reactive Transport Simulation with Isotopic Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and bioaccumulation of uranium: From lab to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On coupling variable porosity and water activity with two-phase flow in reactive transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulation and optimization of uranium in situ recovery using 3D reactive transport simulation at the block scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Okhulkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario Reduction and dimension reduction in uranium ore deposit mining simulations by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport Simulation of Uranium in situ Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AusIMM International Uranium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport Simulation of Uranium in situ Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Research and Practical Conference “The topical issues of the uranium industry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration: bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport from academic research to industrial deployment: uranium ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport for the Earth and Environmental Sciences in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental vs. numerical approach to determine capability of Archie’s law to explain impact of evolving porosity on diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschimdt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport for uranium production by in situ leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Predictive geosciences for georesources exploration/management and environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible multicomponent two-­‐phase flow in HYTEC: some applications to gas injection and impact of impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a compressible two-phase flow into existing reactive transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modeling in the Geological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling of cement durability, a dual interaction with waste constituents and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms and Modelling of Waste / Cement Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the gas phase to reactive transport to model the oxic transient stage in radioactive waste disposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase reactive transport modeling of a deep acid gas reservoir (benchmark proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the role of spatial heterogeneities in the vicinity of a CO2 injection well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical and Mathematical Modeling of Flow and Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dubrovnik, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage en milieu géologique et R&D: perimeter, methods, competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Mines-Télécom "Ressources naturelles et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction eau-roche-CO2 en contexte de fuite contrôlée de CO2: apport du monitoring géochimique et isotopique lors d'un cas réel d'injection de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">exploitation minière par lixiviation et recuperation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Mines-Télécom "Ressources naturelles et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for performance when simulating reactive transport in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRePro III – Workshop on Modelling of Coupled Reactive and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport simulation of uranium ISR: effect of the density driven flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Uranium Mining and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freiberg, Germany. pp.699-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport simulations of Uranium In Situ Leaching : Forecast and Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Uranium Mining and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freiberg, Germany. pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling for the mining industry, current successes and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Invisible Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Sep 2014, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect indicators to identify potential leakage of contaminants associated with unconventional oil and gas development based on conceptual geochemical and isotopic monitoring approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport simulation of Uranium ISL at the block scale: a tool for testing designs and operation scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting on Optimization of In Situ Leach (ISL) Uranium Mining Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 geological storage: how can isotopes help defining CO2 leakage in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conference -- Geochemical reactivity in CO2 geological storage sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton de l'écoulement couplé au transport réactif pour la compréhension des processus diagénétiques d'un aquifère salin profond du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du rôle des hétérogénéités spatiales dans l'environnement d'un puits d'injection de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MOMAS Multiphasiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bures-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic management in the reactive transport code hytec: isotopic fractionation and radioactive decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Mathematical and Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Water/Gas/Rock Interactions for Reactive-Transport Codes - an Insight into the CHESS/HYTEC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFLUIDS VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario for the creation of H2S heterogeneities in acid gas reservoirs in contact with an active aquifer: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-Salt-Gas Mixtures (CO2 + Co-Injected Gases) under Geological Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-water-mineral reactions during CO2 leakage into glauconitic sands: geochemical and isotopic monitoring of batch experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Co-Injected Gases on CO2 Storage Sites: Geochemical Modeling of Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope monitoring of enhanced weathering of glauconitic sands under controlled high pCO2 conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model of CO2 injection in basaltic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential consequences of CO2 leakage to freshwater resources: a batch-reaction experiment with isotopic monitoring program (Albian formation,Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies, 10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.5227-5234, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical survey of CO2 geological leakage using noble gases: application to the Furnas Caldera (Azores, Portugual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Golschmidt 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of reactive minerals associated with in situ recovery of uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Longmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well cement ageing in various H2S-CO2 fluids at high pressure and high temperature: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Gas Injection Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Calgary AB, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an isotopic fractionation and filiation module in the reactive transport code HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-11479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and CO2 leakage from deep saline to fresh groundwaters : development of sensitive monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confrence on Greenhouse Gas Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.3443-3449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydrodynamism in compositional heterogeneities in acid gas reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd European Association of Geoscientists and Engineers Conference and Exhibition 2011 - Incorporating SPE EUROPEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.2412-2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of gas migration in flooding post-mining context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Gals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charmoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney, Nova Scotia, Canada. pp.483-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous modeling of the uranium in situ recovery: Kinetic versus solubility control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR International Groundwater Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valncia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical simulation of thermodynamic properties of water-salt-gas mixtures (CO2 + co-contaminant) under geological storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Simulation of Roll-Front Uranium Deposits - a Reactive Transport Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for a Thirsty World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 leakage up from a geological storage site to shallow fresh groundwater: CO2-water-rock interaction assessment and development of sensitive monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union 
-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of SO2/O2 and SO2/N2 systems from experiments and Monte Carlo molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utilisation de la thermodynamique moléculaire en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both experimental study and numerical modelling of the effect of temperature gradient on CO2 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model of CO2-water-rock interaction in a push-pull test in basaltic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLE study of sulfur dioxide containing binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2009 - 24th European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the COMEDIE-2D benchmark : a 3 code reactive transport intercomparison of porosity reduction coupled to hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYTEC: Essential concepts of reactive transport models for use in industrial application domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to permeability upscaling in reactive transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: A GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.2809-2816, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling in CO2-rich fluids: how to model mineral reactivity in water-poor systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Approximation Methods and Numerical Modeling in Environment and Natrural resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pau, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of mixtures of compounds present with sulfur dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved operator splitting method for accurate and efficient simulation of strong feedback of chemistry on hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods in water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR : a GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Greenhouse Gas Control Technologies (GHGT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present state and application of reactive transport models in cement-based porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONMOD 2008 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: a GIS to look for potential storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9: Ninth International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.2809-2816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity - Kinetics of portlandite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity - Kinetics of portlandite.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. pp.EGU2007-A-03655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological study of reactive transport in complex geochemical systems: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and application of the reactive transport code HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods in water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Netherlands. pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation couplée chimie/ transport des stockages de déchets en milieux argileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie minérale et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Deployment of Reactive Transport Simulation: An Application to Uranium In situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mineralogy and geochemistry: Reactive Transport in Natural and Engineered Systems, volume 85</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Cement Aging in Various H2S-CO2 Fluids at High Pressure and High Temperature: Experiments and Modelling Well Cement Aging at High PT Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide Sequestration and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.421-435, 2011, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118175552.ch23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des processus géochimiques sur le transport en milieu poreux -- application au colmatage de barrières de confinement potentielles dans un stockage en formation géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. École des Mines de Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01134187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages entre réactions géochimiques et processus hydrodynamiques en milieu poreux - applications au stockage de CO2 et à l'exploitation d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Lagneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hydrogéologue, géochimiste</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR, docteur École des Mines de Paris, ingénieur École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation des interactions fluides-roches : stockage souterrain, exploitation minière, impacts, pollutions de subsurface</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calcule scientifique : discrétisation en volumes finis, résolution d'équations linéaires et non-linéaires, développement de cas de validation analytique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de logiciels scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur scientifique ASNR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur Centre de Géosciences / Mines Paris - PSL (jusque 2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the management of radioactive isotopes into a reactive transport code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-026-10407-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first modeling, measurement, and confirmation of natural attenuation over a 30-year period in a uranium in-situ recovery context: Approaches and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razane Doucmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Escario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chanvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.104607. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2025.104607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model designed to predict the environmental footprint of an ‘in-situ recovery’ uranium exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Escario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.104106. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2022.104106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chlorohydrocarbon degradation pathways in aquitards using dual element compound-specific isotope measurements in aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303 (2), pp.135131. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barite and gypsum precipitation in chalk: A numerical simulation approach revealing the coupled impact of physical and chemical heterogeneities in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 609, pp.121069. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification for uranium production in mining exploitation by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.831-850. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-020-10018-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and kinetic constants for isotopic fractionation modeling with or without major isotope hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Druhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 569, pp.120143. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial to the special issue: subsurface environmental simulation benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Subsurface environmental simulation benchmarks, 25 (4), pp.1281-1283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-021-10069-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barite precipitation in porous media: Impact of pore structure and surface charge on ionic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 242, pp.103851. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Evolution of Uranium Mobility within Sulfated Mill Tailings in Arid Regions: A Reactive Transport Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Déjeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.1201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min11111201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and mineral heterogeneity controls on precipitation in fractures: An X-ray micro-tomography and reactive transport modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.103916. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.103916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kangni-Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling of glass alteration in a fractured vitrified nuclear glass canister: From upscaling to experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.151869. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geochemistry and bioaccumulation/bioavailability of uranium in a post-mining context – The Bois-Noirs Limouzat mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.124341. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative sequential extraction scheme for the determination of trace elements in ferrihydrite rich sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Elvis Mbachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.80-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of coupled diffusion reaction mechanisms in low permeability chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L'Hôpital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoupling flow and chemistry in variably saturated reactive transport modelling - An algorithm to accurately couple the feedback of chemistry on water consumption, variable porosity and flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Counioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226 (943–955), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulation of natural gas reservoir by two-phase multicomponent reactive ow and transport—Description of a benchmarking exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a compressible multicomponent two-phase flow into an existing reactive transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.62-77. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of carbonate cementation in a deep saline aquifer, the Middle Jurassic Oolithe Blanche Formation, Paris Basin, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.540-549. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic reactive transport modelling of column tests for uranium In Situ Recovery (ISR) mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ben Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.116-129. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 intrusion in freshwater aquifers: Review of geochemical tracers and monitoring tools, classical uses and innovative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-water-mineral reactions during CO2 leakage: Geochemical and isotopic monitoring of a CO2 injection field test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Kloppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 368, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport codes for subsurface environmental simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.J. Appelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balveer Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.445-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential consequences of CO 2 leakage to freshwater resources: A batch-reaction experiment towards an isotopic tracing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.178-190. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-salt-gas Mixtures (CO2 + Co-injected Gases) Under Geological Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3638-3645. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and applied sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.130-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of CH4 release from coal at high hydrostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charmoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96-97, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coal.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armouring of well cement in H2S-CO2 saturated brine by calcite coating -- experiments and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.782-795. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of spatial variability on 2D reactive transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (6), pp.406. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux de centrale nucléaire au moyen de résines échangeuses d'ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.ISBN 2-910239-75-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and CO2 leakage from deep saline to fresh groundwaters: Development of sensitive monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3443-3449. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport upscaling at the Darcy scale: A new flow rate based approach raises the unsolved issue of porosity upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.1239-1248. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.435-444. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYTEC results of the MoMas reactive transport benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-009-9159-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative modeling of caprock integrity in the context of CO2 storage: evolution of transport and geochemical properties and impact on performance and safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Crédoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of numerical methods for simulating strongly non-linear and heterogeneous reactive transport problems – the MoMaS benchmark case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Carrayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kräutle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.483-502. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-010-9178-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator splitting-based reactive transport models in strong feedback of porosity change: the contribution of analytical solutions for accuracy validation and estimator improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (1-4), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurement of portlandite carbonation kinetics with supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 265 (1-2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent block transmissivity in an irregular 2D polygonal grid for one-phase flow: a sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341, pp.327-338. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Modeling Coupled Flow and Reaction in a 2-D Cementation Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term reactive transport modelling of stabilized/solidified waste: from dynamic leaching tests to disposal scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, B139, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spent nuclear fuel alteration and radionuclide migration in disposal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.787-794. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of lead-zinc ores in the Mississipi Valley-type deposit at Trèves, Cévennes region of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Macquar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leventhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Emsbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.24-44. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-8123.2006.00126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity. Implications for geological CO2 sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.1331-1339. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-D Cementation Experiment in Porous Medium Using Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Didot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Margerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling of CO2 Sequestration in Saline Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pipart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Catalette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module-oriented modeling of reactive transport with HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.265-275. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(03)00004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History matching of large-scale reactive transport problem based on deterministic and stochastic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Adjoint-Based Inversion of Large-Scale Reactive Transport Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D reactive transport simulation of well clogging during acidic uranium in situ recovery process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergnaud Maëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Uranium recovery and reactive mass transfer in ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop for the 40th anniversary of CREGU - Basins and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Uranium recovery and reactive mass transfer in ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt, MSA short course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation du fractionnement des isotopes stables dans le code de transport réactif HYTEC et premières applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme congrès de la SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Aquifer DNAPLs Degradation Pathways Using Reactive Transport Simulation with Isotopic Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and bioaccumulation of uranium: From lab to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leermakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On coupling variable porosity and water activity with two-phase flow in reactive transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulation and optimization of uranium in situ recovery using 3D reactive transport simulation at the block scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Okhulkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario Reduction and dimension reduction in uranium ore deposit mining simulations by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport from academic research to industrial deployment: uranium ISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport for the Earth and Environmental Sciences in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration: bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport Simulation of Uranium in situ Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Research and Practical Conference “The topical issues of the uranium industry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport Simulation of Uranium in situ Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AusIMM International Uranium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental vs. numerical approach to determine capability of Archie’s law to explain impact of evolving porosity on diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschimdt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible multicomponent two-­‐phase flow in HYTEC: some applications to gas injection and impact of impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a compressible two-phase flow into existing reactive transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modeling in the Geological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport for uranium production by in situ leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Predictive geosciences for georesources exploration/management and environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling of cement durability, a dual interaction with waste constituents and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms and Modelling of Waste / Cement Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the gas phase to reactive transport to model the oxic transient stage in radioactive waste disposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase reactive transport modeling of a deep acid gas reservoir (benchmark proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the role of spatial heterogeneities in the vicinity of a CO2 injection well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical and Mathematical Modeling of Flow and Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dubrovnik, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage en milieu géologique et R&D: perimeter, methods, competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Mines-Télécom "Ressources naturelles et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction eau-roche-CO2 en contexte de fuite contrôlée de CO2: apport du monitoring géochimique et isotopique lors d'un cas réel d'injection de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">exploitation minière par lixiviation et recuperation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut Mines-Télécom "Ressources naturelles et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for performance when simulating reactive transport in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRePro III – Workshop on Modelling of Coupled Reactive and Transport Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport simulation of uranium ISR: effect of the density driven flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Uranium Mining and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freiberg, Germany. pp.699-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reactive Transport simulations of Uranium In Situ Leaching : Forecast and Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Uranium Mining and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Freiberg, Germany. pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modeling for the mining industry, current successes and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Invisible Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Sep 2014, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect indicators to identify potential leakage of contaminants associated with unconventional oil and gas development based on conceptual geochemical and isotopic monitoring approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 geological storage: how can isotopes help defining CO2 leakage in groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conference -- Geochemical reactivity in CO2 geological storage sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton de l'écoulement couplé au transport réactif pour la compréhension des processus diagénétiques d'un aquifère salin profond du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport simulation of Uranium ISL at the block scale: a tool for testing designs and operation scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting on Optimization of In Situ Leach (ISL) Uranium Mining Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du rôle des hétérogénéités spatiales dans l'environnement d'un puits d'injection de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MOMAS Multiphasiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bures-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic management in the reactive transport code hytec: isotopic fractionation and radioactive decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Mathematical and Computational Issues in the Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of ion exchange resins for nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impurities on CO2 Injection: Experimental and Numerical Simulations of Thermodynamic Properties of Water-Salt-Gas Mixtures (CO2 + Co-Injected Gases) under Geological Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Water/Gas/Rock Interactions for Reactive-Transport Codes - an Insight into the CHESS/HYTEC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFLUIDS VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario for the creation of H2S heterogeneities in acid gas reservoirs in contact with an active aquifer: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abu Dhabi International Petroleum Exhibition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Co-Injected Gases on CO2 Storage Sites: Geochemical Modeling of Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-water-mineral reactions during CO2 leakage into glauconitic sands: geochemical and isotopic monitoring of batch experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope monitoring of enhanced weathering of glauconitic sands under controlled high pCO2 conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical survey of CO2 geological leakage using noble gases: application to the Furnas Caldera (Azores, Portugual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Golschmidt 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of reactive minerals associated with in situ recovery of uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Longmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model of CO2 injection in basaltic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential consequences of CO2 leakage to freshwater resources: a batch-reaction experiment with isotopic monitoring program (Albian formation,Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies, 10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.5227-5234, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well cement ageing in various H2S-CO2 fluids at high pressure and high temperature: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Gas Injection Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Calgary AB, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an isotopic fractionation and filiation module in the reactive transport code HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-11479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and CO2 leakage from deep saline to fresh groundwaters : development of sensitive monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confrence on Greenhouse Gas Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.3443-3449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydrodynamism in compositional heterogeneities in acid gas reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd European Association of Geoscientists and Engineers Conference and Exhibition 2011 - Incorporating SPE EUROPEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.2412-2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Simulation of Roll-Front Uranium Deposits - a Reactive Transport Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for a Thirsty World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 leakage up from a geological storage site to shallow fresh groundwater: CO2-water-rock interaction assessment and development of sensitive monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Humez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union 
+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical simulation of thermodynamic properties of water-salt-gas mixtures (CO2 + co-contaminant) under geological storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous modeling of the uranium in situ recovery: Kinetic versus solubility control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR International Groundwater Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valncia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of gas migration in flooding post-mining context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Gals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charmoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney, Nova Scotia, Canada. pp.483-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of SO2/O2 and SO2/N2 systems from experiments and Monte Carlo molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utilisation de la thermodynamique moléculaire en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both experimental study and numerical modelling of the effect of temperature gradient on CO2 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive transport model of CO2-water-rock interaction in a push-pull test in basaltic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the COMEDIE-2D benchmark : a 3 code reactive transport intercomparison of porosity reduction coupled to hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYTEC: Essential concepts of reactive transport models for use in industrial application domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to permeability upscaling in reactive transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLE study of sulfur dioxide containing binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2009 - 24th European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: A GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.2809-2816, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling in CO2-rich fluids: how to model mineral reactivity in water-poor systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Approximation Methods and Numerical Modeling in Environment and Natrural resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pau, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of mixtures of compounds present with sulfur dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved operator splitting method for accurate and efficient simulation of strong feedback of chemistry on hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods in water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR : a GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Greenhouse Gas Control Technologies (GHGT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present state and application of reactive transport models in cement-based porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONMOD 2008 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: a GIS to look for potential storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9: Ninth International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.2809-2816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity - Kinetics of portlandite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental study of pure mineral phases/supercritical CO2 reactivity - Kinetics of portlandite.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. pp.EGU2007-A-03655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological study of reactive transport in complex geochemical systems: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and application of the reactive transport code HYTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods in water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Netherlands. pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation couplée chimie/ transport des stockages de déchets en milieux argileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie minérale et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Deployment of Reactive Transport Simulation: An Application to Uranium In situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mineralogy and geochemistry: Reactive Transport in Natural and Engineered Systems, volume 85</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Cement Aging in Various H2S-CO2 Fluids at High Pressure and High Temperature: Experiments and Modelling Well Cement Aging at High PT Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Dioxide Sequestration and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.421-435, 2011, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118175552.ch23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des processus géochimiques sur le transport en milieu poreux -- application au colmatage de barrières de confinement potentielles dans un stockage en formation géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. École des Mines de Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01134187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages entre réactions géochimiques et processus hydrodynamiques en milieu poreux - applications au stockage de CO2 et à l'exploitation d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EFC08BD"/>
+    <w:nsid w:val="9AC12B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8BBB07EE"/>
+    <w:nsid w:val="E53193CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9E67DA3F"/>
+    <w:nsid w:val="7C2FB22F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -641,51 +641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05522418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-026-10407-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05523909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Doucmak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Escario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2025.104607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03958255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escario" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.104106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lincker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03758342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bildstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10069-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittebroodt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03218484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Guern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03407802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D&#233;jeant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Descostes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151869" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Husson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02022549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Elvis Mbachou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01905938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1R8RJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corvisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.10.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDMB2XT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.11.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.12.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF012W87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.06.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Humez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.02.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZN5JNSK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ben Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GRQ6W0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Steefel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Appelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balveer Arora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kalbacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00803526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-710GWVGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Gal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2012.04.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL5VTDB6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Saint-Marc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQKS0CFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.269" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.06.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWZPV19-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaplace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;doz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9159-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hoffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kr&#228;utle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-010-9178-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2009.11.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCDVZRLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steefel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.05.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.03.045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B32TPCNF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Catalette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Leach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leventhal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emsbo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2006.00126.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJG6S4QC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Margerit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPW213R3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pipart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(03)00004-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73WHVK5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305331v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnaud Ma&#235;lle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Beux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Descostes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881072v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Okhulkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318602v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rajyaguru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391376v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01191899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marsal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080791v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080787v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01053134v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879822v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00934310v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933631v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Collin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933644v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00854795v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762609v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762623v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bonvalot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624665v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hidalgo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583619v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.501" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;au" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Longmire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00562581v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624764v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520752v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00686455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00516077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Gals" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558013v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520585v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558031v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634846v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624791v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558055v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558058v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451712v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558043v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leynet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827502v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647224v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596580v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271351v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118175552.ch23" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01134187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879817v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05522418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-026-10407-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05523909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Doucmak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Escario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2025.104607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03958255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escario" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.104106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lincker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03758342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bildstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10069-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittebroodt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03407802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D&#233;jeant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Descostes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03218484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Guern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103916" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151869" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Husson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02022549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Elvis Mbachou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01905938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1R8RJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corvisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.10.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDMB2XT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.12.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF012W87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.11.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.06.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ben Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Humez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.02.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZN5JNSK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GRQ6W0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Steefel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Appelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balveer Arora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kalbacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00803526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-710GWVGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Gal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2012.04.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL5VTDB6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Saint-Marc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQKS0CFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.269" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.06.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWZPV19-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9159-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaplace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;doz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hoffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kr&#228;utle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-010-9178-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2009.11.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCDVZRLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steefel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.05.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.03.045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B32TPCNF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Catalette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.787" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Leach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leventhal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emsbo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2006.00126.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJG6S4QC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564451v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPW213R3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Margerit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pipart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(03)00004-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73WHVK5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305331v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnaud Ma&#235;lle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Beux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Descostes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881072v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Okhulkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318602v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rajyaguru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393588v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393581v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391376v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01191899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marsal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080791v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080787v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01053134v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00934310v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933631v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Collin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879822v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933644v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00854795v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777861v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762609v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777863v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bonvalot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;au" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624658v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Longmire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624665v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hidalgo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624662v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583619v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.501" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00562581v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624764v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520752v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00686455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520585v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558031v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558013v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00516077v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Gals" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634846v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624791v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558055v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558058v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451712v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558043v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leynet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827502v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647224v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596580v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271351v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118175552.ch23" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01134187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879817v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>