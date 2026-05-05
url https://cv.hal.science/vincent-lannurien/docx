--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -234,260 +234,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Layer Compression and Storage with QoS-Aware Loading for LLM Serving</w:t>
+                <w:t xml:space="preserve">Tracing-Based I/O Diagnosis for Performance Optimization of Software-Defined Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Bouzouad</w:t>
+                <w:t xml:space="preserve">Lina Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Chakib Kedadsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannurien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalil Boukhobza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Skrzyniarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per3S Performance and Scalability of Storage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115949v1</w:t>
+                <w:t xml:space="preserve">hal-05115969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing-Based I/O Diagnosis for Performance Optimization of Software-Defined Storage Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Layer Compression and Storage with QoS-Aware Loading for LLM Serving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam Chakib Kedadsa</w:t>
+                <w:t xml:space="preserve">Meriem Bouzouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannurien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rubini</w:t>
+                <w:t xml:space="preserve">Yuan-Hao Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Skrzyniarz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jalil Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per3S Performance and Scalability of Storage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115969v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Function Cache for Heterogeneous Serverless Cloud</w:t>
               </w:r>
@@ -525,51 +525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalil Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per3S - Performance and Scalability of Storage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -877,294 +877,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifacts: Evaluating HeROcache in simulation using HeROsim</w:t>
+                <w:t xml:space="preserve">HeROsim: An Allocation and Scheduling Simulator for Evaluating Serverless Orchestration Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannurien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (6), pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:25de7582f8eb4ac1c8e4f6547f13daedd95c89fb;origin=https://hal.archives-ouvertes.fr/hal-04468894;visit=swh:1:snp:f6e59382a8fcc7e6fbfe0828fcd11cf1b7d7395f;anchor=swh:1:rel:8d1f3395227f348fc47e438696cdae643674bf26;path=/⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Logiciel</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2024.3511332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468894v1</w:t>
+                <w:t xml:space="preserve">hal-05007698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HeROsim: An Allocation and Scheduling Simulator for Evaluating Serverless Orchestration Policies</w:t>
+                <w:t xml:space="preserve">Artifacts: Evaluating HeROcache in simulation using HeROsim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannurien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (6), pp.8-16. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIC.2024.3511332⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:25de7582f8eb4ac1c8e4f6547f13daedd95c89fb;origin=https://hal.archives-ouvertes.fr/hal-04468894;visit=swh:1:snp:f6e59382a8fcc7e6fbfe0828fcd11cf1b7d7395f;anchor=swh:1:rel:8d1f3395227f348fc47e438696cdae643674bf26;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007698v1</w:t>
+                <w:t xml:space="preserve">hal-04468894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1221,51 +1221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D’orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalil Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serverless Computing: Principles and Paradigms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 162, Springer International Publishing, pp.275-316, 2023, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1468,51 +1468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouzouad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Hao Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115969v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Chakib Kedadsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#8217;orazio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25de7582f8eb4ac1c8e4f6547f13daedd95c89fb;origin=https://hal.archives-ouvertes.fr/hal-04468894;visit=swh:1:snp:f6e59382a8fcc7e6fbfe0828fcd11cf1b7d7395f;anchor=swh:1:rel:8d1f3395227f348fc47e438696cdae643674bf26;path=/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3511332" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26633-1_11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Chakib Kedadsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouzouad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Hao Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#8217;orazio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3511332" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25de7582f8eb4ac1c8e4f6547f13daedd95c89fb;origin=https://hal.archives-ouvertes.fr/hal-04468894;visit=swh:1:snp:f6e59382a8fcc7e6fbfe0828fcd11cf1b7d7395f;anchor=swh:1:rel:8d1f3395227f348fc47e438696cdae643674bf26;path=/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26633-1_11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>