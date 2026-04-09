--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1870,165 +1870,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of a vector-borne disease, from an individual to a metapopulation perspective. Application to plague in central Asia</w:t>
+                <w:t xml:space="preserve">Couplage entre un modèle macro et un modèle micro : quand le premier nourrit le second. Application à une problématique épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">MAPS6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique du RNSC (Réseau National des Systèmes Complexes), Dec 2013, FMSH, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137518v1</w:t>
+                <w:t xml:space="preserve">hal-01137536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre un modèle macro et un modèle micro : quand le premier nourrit le second. Application à une problématique épidémiologique</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of a vector-borne disease, from an individual to a metapopulation perspective. Application to plague in central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPS6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau thématique du RNSC (Réseau National des Systèmes Complexes), Dec 2013, FMSH, Paris, France</w:t>
+              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137536v1</w:t>
+                <w:t xml:space="preserve">hal-01137518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique de la peste à Madagascar à différents niveaux d'organisation</w:t>
               </w:r>
@@ -2448,299 +2448,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of plague local epidemics to the population size and spatial distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 07, 15th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. 460 p</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00195417v1</w:t>
+                <w:t xml:space="preserve">halshs-00627609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
+                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
+              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00627609v1</w:t>
+                <w:t xml:space="preserve">hal-01136243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of plague local epidemics to the population size and spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECTQG 07, 15th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. 460 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136243v1</w:t>
+                <w:t xml:space="preserve">halshs-00195417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans rats and fleas: agent based approach of the transmission and diffusion of plague in Madagascar</w:t>
               </w:r>
@@ -3005,191 +3005,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00164845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simpest : un modèle contingent à base d'agents pour simuler les épidémies de peste à Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+                <w:t xml:space="preserve">SIMPEST : un modèle multi-agents pour simuler l'expression spatiale à grande échelle de la peste malgache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. 19 p</w:t>
+              <w:t xml:space="preserve">RTP MODYS, Réseau thématique pluridisciplinaire Modélisation et Dynamiques Spatiales, Département SHS-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lyon, Maison de l'Orient et de la Méditerranée, France. pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164885v1</w:t>
+                <w:t xml:space="preserve">hal-01136227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMPEST : un modèle multi-agents pour simuler l'expression spatiale à grande échelle de la peste malgache</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+                <w:t xml:space="preserve">Simpest : un modèle contingent à base d'agents pour simuler les épidémies de peste à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTP MODYS, Réseau thématique pluridisciplinaire Modélisation et Dynamiques Spatiales, Département SHS-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lyon, Maison de l'Orient et de la Méditerranée, France. pp.60-65</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136227v1</w:t>
+                <w:t xml:space="preserve">halshs-00164885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les déplacements de piétons dans une station de métro</w:t>
               </w:r>
@@ -4880,51 +4880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brugger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.09.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems3040309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLRDV4LW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey Coyrehourcq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brugger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.09.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems3040309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLRDV4LW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey Coyrehourcq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>