--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1870,165 +1870,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre un modèle macro et un modèle micro : quand le premier nourrit le second. Application à une problématique épidémiologique</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of a vector-borne disease, from an individual to a metapopulation perspective. Application to plague in central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPS6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau thématique du RNSC (Réseau National des Systèmes Complexes), Dec 2013, FMSH, Paris, France</w:t>
+              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137536v1</w:t>
+                <w:t xml:space="preserve">hal-01137518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of a vector-borne disease, from an individual to a metapopulation perspective. Application to plague in central Asia</w:t>
+                <w:t xml:space="preserve">Couplage entre un modèle macro et un modèle micro : quand le premier nourrit le second. Application à une problématique épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">MAPS6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique du RNSC (Réseau National des Systèmes Complexes), Dec 2013, FMSH, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137518v1</w:t>
+                <w:t xml:space="preserve">hal-01137536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique de la peste à Madagascar à différents niveaux d'organisation</w:t>
               </w:r>
@@ -2146,165 +2146,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of individual-based modelling to understand the dynamics of a communicable disease: Bubonic Plague in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+                <w:t xml:space="preserve">Apport de la modélisation individu-centrée à l’étude de la dynamiques des maladies transmissibles. Le cas de la peste bubonique à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austria-Mongolia Workshop "Prospects of Veterinary Medicine and Food Quality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Oulan-Bator, Mongolie, Mongolia</w:t>
+              <w:t xml:space="preserve">Colloque international Espace &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Provence, Sep 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136249v1</w:t>
+                <w:t xml:space="preserve">hal-01136254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation individu-centrée à l’étude de la dynamiques des maladies transmissibles. Le cas de la peste bubonique à Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+                <w:t xml:space="preserve">Contribution of individual-based modelling to understand the dynamics of a communicable disease: Bubonic Plague in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Espace &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Provence, Sep 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Austria-Mongolia Workshop "Prospects of Veterinary Medicine and Food Quality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Oulan-Bator, Mongolie, Mongolia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136254v1</w:t>
+                <w:t xml:space="preserve">hal-01136249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plague epidemics: structural validation of an individual-based model</w:t>
               </w:r>
@@ -2448,299 +2448,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of plague local epidemics to the population size and spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
+              <w:t xml:space="preserve">ECTQG 07, 15th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. 460 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00627609v1</w:t>
+                <w:t xml:space="preserve">halshs-00195417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
+                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136243v1</w:t>
+                <w:t xml:space="preserve">halshs-00627609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of plague local epidemics to the population size and spatial distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 07, 15th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. 460 p</w:t>
+              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00195417v1</w:t>
+                <w:t xml:space="preserve">hal-01136243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans rats and fleas: agent based approach of the transmission and diffusion of plague in Madagascar</w:t>
               </w:r>
@@ -3005,191 +3005,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00164845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMPEST : un modèle multi-agents pour simuler l'expression spatiale à grande échelle de la peste malgache</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+                <w:t xml:space="preserve">Simpest : un modèle contingent à base d'agents pour simuler les épidémies de peste à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTP MODYS, Réseau thématique pluridisciplinaire Modélisation et Dynamiques Spatiales, Département SHS-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lyon, Maison de l'Orient et de la Méditerranée, France. pp.60-65</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136227v1</w:t>
+                <w:t xml:space="preserve">halshs-00164885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simpest : un modèle contingent à base d'agents pour simuler les épidémies de peste à Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+                <w:t xml:space="preserve">SIMPEST : un modèle multi-agents pour simuler l'expression spatiale à grande échelle de la peste malgache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. 19 p</w:t>
+              <w:t xml:space="preserve">RTP MODYS, Réseau thématique pluridisciplinaire Modélisation et Dynamiques Spatiales, Département SHS-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lyon, Maison de l'Orient et de la Méditerranée, France. pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164885v1</w:t>
+                <w:t xml:space="preserve">hal-01136227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les déplacements de piétons dans une station de métro</w:t>
               </w:r>
@@ -3264,217 +3264,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164744v1</w:t>
+                <w:t xml:space="preserve">halshs-00007297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
+              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007297v1</w:t>
+                <w:t xml:space="preserve">halshs-00164744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual-based approach for modelling and simulating the spatial patterns of a communicable disease : the plague in Madagascar.</w:t>
               </w:r>
@@ -4880,51 +4880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brugger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.09.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems3040309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLRDV4LW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey Coyrehourcq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brugger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.09.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems3040309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLRDV4LW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey Coyrehourcq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>