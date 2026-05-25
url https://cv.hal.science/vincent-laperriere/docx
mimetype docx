--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2146,165 +2146,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation individu-centrée à l’étude de la dynamiques des maladies transmissibles. Le cas de la peste bubonique à Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+                <w:t xml:space="preserve">Contribution of individual-based modelling to understand the dynamics of a communicable disease: Bubonic Plague in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Espace &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Provence, Sep 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Austria-Mongolia Workshop "Prospects of Veterinary Medicine and Food Quality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Oulan-Bator, Mongolie, Mongolia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136254v1</w:t>
+                <w:t xml:space="preserve">hal-01136249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of individual-based modelling to understand the dynamics of a communicable disease: Bubonic Plague in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+                <w:t xml:space="preserve">Apport de la modélisation individu-centrée à l’étude de la dynamiques des maladies transmissibles. Le cas de la peste bubonique à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austria-Mongolia Workshop "Prospects of Veterinary Medicine and Food Quality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Oulan-Bator, Mongolie, Mongolia</w:t>
+              <w:t xml:space="preserve">Colloque international Espace &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Provence, Sep 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136249v1</w:t>
+                <w:t xml:space="preserve">hal-01136254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plague epidemics: structural validation of an individual-based model</w:t>
               </w:r>
@@ -2448,122 +2448,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of plague local epidemics to the population size and spatial distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 07, 15th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. 460 p</w:t>
+              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00195417v1</w:t>
+                <w:t xml:space="preserve">hal-01136243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
               </w:r>
@@ -2638,109 +2625,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of plague local epidemics to the population size and spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECTQG 07, 15th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. 460 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136243v1</w:t>
+                <w:t xml:space="preserve">halshs-00195417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans rats and fleas: agent based approach of the transmission and diffusion of plague in Madagascar</w:t>
               </w:r>
@@ -3264,217 +3264,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
+              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007297v1</w:t>
+                <w:t xml:space="preserve">halshs-00164744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164744v1</w:t>
+                <w:t xml:space="preserve">halshs-00007297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual-based approach for modelling and simulating the spatial patterns of a communicable disease : the plague in Madagascar.</w:t>
               </w:r>
@@ -4880,51 +4880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brugger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.09.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems3040309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLRDV4LW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey Coyrehourcq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brugger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.09.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems3040309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLRDV4LW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey Coyrehourcq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>