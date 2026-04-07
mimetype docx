--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -118,494 +118,494 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of CNSL as a Sustainable Solution for PVC Plasticization: A Comprehensive Study of Cardanol–Cardol Mixture</w:t>
+                <w:t xml:space="preserve">Surface modification of extracellular vesicles with polyoxazolines to enhance their plasma stability and tumor accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Briou</w:t>
+                <w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Ibn Elfekih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aocs.12955⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.122748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.122748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218774v1</w:t>
+                <w:t xml:space="preserve">hal-04754669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of extracellular vesicles with polyoxazolines to enhance their plasma stability and tumor accumulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DLP 3D printing of biobased, soft and degradable thiol-ene networks from cardanol-based polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Constanzo</w:t>
+                <w:t xml:space="preserve">Emilie Rojtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ibn Elfekih</w:t>
+                <w:t xml:space="preserve">Estelle Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berthelot</w:t>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.122748⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.114076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754669v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLP 3D printing of biobased, soft and degradable thiol-ene networks from cardanol-based polyesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorization of CNSL as a Sustainable Solution for PVC Plasticization: A Comprehensive Study of Cardanol–Cardol Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Metay</w:t>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benoit Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 235, pp.114076. </w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (8), pp.1141-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126677v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward DLP 4D printing of liquid crystal elastomers: Tailored properties via non-mesogenic linkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudonné-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 223, pp.113648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -763,365 +763,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Network Synthesis Strategies on Liquid Crystal Elastomer Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Programmable Liquid Crystal Elastomers Via Magnetic Field Assisted Oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01037⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202424400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408063v1</w:t>
+                <w:t xml:space="preserve">hal-05083410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of CNSL Mixture, Cardanol, and Cardol: A Sustainable Solution for PVC Plasticization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Network Synthesis Strategies on Liquid Crystal Elastomer Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Briou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 128 (1), pp.e70084. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (15), pp.7823 - 7836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.70084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491997v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Liquid Crystal Elastomers Via Magnetic Field Assisted Oligomerization</w:t>
+                <w:t xml:space="preserve">Epoxidation of CNSL Mixture, Cardanol, and Cardol: A Sustainable Solution for PVC Plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128 (1), pp.e70084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202424400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.70084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083410v1</w:t>
+                <w:t xml:space="preserve">hal-05491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Biobased Epoxy Systems: Unraveling the Structure-Property Relationship of Polyfurfurylamines</w:t>
               </w:r>
@@ -1146,64 +1146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (11), pp.4697-4712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1499,161 +1499,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shorter might be better: oligo(oxazoline)s for thermoresponsive polymersomes</w:t>
+                <w:t xml:space="preserve">Dual Responsive Emulsions Based on Amphiphilic Elastin-like Polypeptide Bioconjugates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Daoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Dongxu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Caillaud</w:t>
+                <w:t xml:space="preserve">Anita Coeurvolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Semsarilar</w:t>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (36), pp.3641-3656. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (12), pp.1923-1932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4py00564c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773854v1</w:t>
+                <w:t xml:space="preserve">hal-04786974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Na + Diffusion, Physicochemical Behavior, and Electrochemical Performance of a Gel Polymer Electrolyte</w:t>
               </w:r>
@@ -1786,51 +1786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recent state of art on polyoxazoline-containing antifouling coatings for biological and environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 186, pp.107993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1858,857 +1858,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Responsive Emulsions Based on Amphiphilic Elastin-like Polypeptide Bioconjugates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One step beyond for CNSL‐based plasticizers for PVC: Use of cardol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Simon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benoît Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00412⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (11), pp.2400086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202400086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786974v1</w:t>
+                <w:t xml:space="preserve">hal-04766470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxazolines with Cholesterol Lipid Anchor for Fast Intracellular Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Sabrina Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Devoisselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mabi.202400148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step beyond for CNSL‐based plasticizers for PVC: Use of cardol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">4D printing of hydrogels based on poly(oxazoline) and poly(acrylamide) copolymers by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Briou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gael Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 126 (11), pp.2400086. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.2750-2758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202400086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00665d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766470v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D printing of hydrogels based on poly(oxazoline) and poly(acrylamide) copolymers by stereolithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyols from cashew nut shell liquid (CNSL): corner-stone building blocks for cutting-edge bio-based additives and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojtman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brossier</w:t>
+                <w:t xml:space="preserve">Maxinne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habib</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Camille Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma00665d⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (43), pp.4375-4415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4PY00851K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642809v1</w:t>
+                <w:t xml:space="preserve">hal-04768483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyols from cashew nut shell liquid (CNSL): corner-stone building blocks for cutting-edge bio-based additives and polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Rojtman</w:t>
+                <w:t xml:space="preserve">Magnetic Iron Oxide Nanoparticles Coated by Coumarin-Bound Copolymer for Enhanced Magneto- and Photothermal Heating and Luminescent Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxinne Denis</w:t>
+                <w:t xml:space="preserve">Saad Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sirvent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (43), pp.4375-4415. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4PY00851K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano14110906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768483v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Iron Oxide Nanoparticles Coated by Coumarin-Bound Copolymer for Enhanced Magneto- and Photothermal Heating and Luminescent Thermometry</w:t>
+                <w:t xml:space="preserve">Shorter might be better: oligo(oxazoline)s for thermoresponsive polymersomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexiane Féron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+                <w:t xml:space="preserve">Léa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Sene</w:t>
+                <w:t xml:space="preserve">Kilian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Félix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Mona Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.906. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (36), pp.3641-3656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14110906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4py00564c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620810v1</w:t>
+                <w:t xml:space="preserve">hal-04773854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of polymers to overcome ongoing challenges in the field of extracellular vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2755,103 +2755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various lipid anchors on amphiphilic polyoxazolines to reach efficient intracellular delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Taddeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Coeurvolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 642, pp.123103. </w:t>
@@ -3017,632 +3017,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fabrication of Shape-Memory polymer networks based on coumarin Photo-Dimerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Two routes for N-rich solid polymer electrolyte for all-solid-state lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatard</w:t>
+                <w:t xml:space="preserve">Victor Chaudoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Graillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179, pp.111570. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 388, pp.116086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.116086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284593v1</w:t>
+                <w:t xml:space="preserve">hal-04255162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazoline hydrogels fabricated by stereolithography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CNSL, a Promising Building Blocks for Sustainable Molecular Design of Surfactants: A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fajardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte B. Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2bm00138a⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27041443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653724v1</w:t>
+                <w:t xml:space="preserve">hal-03582761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNSL, a Promising Building Blocks for Sustainable Molecular Design of Surfactants: A Critical Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedicte B. Lepoittevin</w:t>
+                <w:t xml:space="preserve">Polyoxazoline hydrogels fabricated by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (4), pp.1443. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2681-2691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27041443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2bm00138a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582761v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two routes for N-rich solid polymer electrolyte for all-solid-state lithium-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D fabrication of Shape-Memory polymer networks based on coumarin Photo-Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Artigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Chaudoy</w:t>
+                <w:t xml:space="preserve">Camille Chatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 388, pp.116086. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.111570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.116086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255162v1</w:t>
+                <w:t xml:space="preserve">hal-04284593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of amphiphilic polyoxazolines formulated or not in lipid nanocapsules with biological systems: evaluation from membrane models up to in vivo mice epidermis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3687,498 +3687,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical interactions of nanoformulations based on polyoxazolines with a skin surface model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picard</w:t>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Calixto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Devoisselle</w:t>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127027⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.3873-3883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334558v1</w:t>
+                <w:t xml:space="preserve">hal-03364511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Volpi</w:t>
+                <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00687⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.124059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364511v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Madau</w:t>
+                <w:t xml:space="preserve">Study of the physicochemical interactions of nanoformulations based on polyoxazolines with a skin surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+                <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rihouey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L.S. Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">J.M. Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230, pp.124059. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 626, pp.127027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343723v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Poly(Trimethylene Carbonate) from Amine Group Initiation: Role of Urethane Bonds in the Crystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4206,598 +4206,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Alkyl Sulfur‐Functionalized Oleic Acid‐Based Polymethacrylates and Their Application as Viscosity Index Improvers in a Mineral Paraffinic Lube Oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lomège</w:t>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Negrell</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 97 (3), pp.309-318. </w:t>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aocs.12316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500509v1</w:t>
+                <w:t xml:space="preserve">hal-02428699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazolines based lipid nanocapsules for topical delivery of antioxidants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lapinte</w:t>
+                <w:t xml:space="preserve">Hydrosoluble phosphonic acid functionalized poly(2‐ethyl‐2‐oxazoline) chelating polymers for the sorption of metallic cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lionnard</w:t>
+                <w:t xml:space="preserve">Titouan Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marcotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (20), pp.2875-2886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20200487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037735v1</w:t>
+                <w:t xml:space="preserve">hal-03150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Briou</w:t>
+                <w:t xml:space="preserve">Polyoxazolines based lipid nanocapsules for topical delivery of antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lionnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Duc Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">N. Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+                <w:t xml:space="preserve">M. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579, pp.119126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428699v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosoluble phosphonic acid functionalized poly(2‐ethyl‐2‐oxazoline) chelating polymers for the sorption of metallic cations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Synthesis of Alkyl Sulfur‐Functionalized Oleic Acid‐Based Polymethacrylates and Their Application as Viscosity Index Improvers in a Mineral Paraffinic Lube Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Montheil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (20), pp.2875-2886. </w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (3), pp.309-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20200487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150406v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances and prospects in nano drug delivery systems using lipopolyoxazolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,785 +4851,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid-Based Radically Polymerizable Monomers: From Novel Poly(meth)acrylates to Cutting-Edge Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Oleic acid-based poly(alkyl methacrylate) as bio-based viscosity control additive for mineral and vegetable oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.4-26. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Films and Membranes, 59 (S1), pp.E164-E170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.24896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987149v1</w:t>
+                <w:t xml:space="preserve">hal-01971387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-endocrine disruptor effect for cardanol based plasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358698v1</w:t>
+                <w:t xml:space="preserve">hal-01966233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleic acid-based poly(alkyl methacrylate) as bio-based viscosity control additive for mineral and vegetable oils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceïla Doufène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Films and Membranes, 59 (S1), pp.E164-E170. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, pp.118478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.24896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971387v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-endocrine disruptor effect for cardanol based plasticizer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Preparation and Spectroscopic Characterization of Si-Coated Vegetable Oils and their Application in In Situ Curing of Hybrid Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lemor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.060⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.1800231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201800231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966233v1</w:t>
+                <w:t xml:space="preserve">hal-02086660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Spectroscopic Characterization of Si-Coated Vegetable Oils and their Application in In Situ Curing of Hybrid Coatings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epoxidized Oleic Acid‐Based Polymethacrylates as Viscosity Index Improvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121, pp.1800231. </w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (4), pp.467-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201800231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086660v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidized Oleic Acid‐Based Polymethacrylates as Viscosity Index Improvers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Fatty Acid-Based Radically Polymerizable Monomers: From Novel Poly(meth)acrylates to Cutting-Edge Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Negrell</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 96 (4), pp.467-478. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.4-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aocs.12187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088457v1</w:t>
+                <w:t xml:space="preserve">hal-01987149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic polymers based on polyoxazoline as relevant nanovectors for photodynamic therapy</w:t>
               </w:r>
@@ -5801,51 +5801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t>
@@ -5896,77 +5896,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxazoline associated with cardanol for bio-based linear alkyl benzene surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6011,360 +6011,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of plant oil-based amide copolymethacrylates and their use as viscosity index improvers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Fatty acid-based methacrylate polymers as viscosity modifiers for mineral oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.015⟩</w:t>
+              <w:t xml:space="preserve">Green materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.97 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgrma.18.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907227v1</w:t>
+                <w:t xml:space="preserve">hal-01876804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid-based methacrylate polymers as viscosity modifiers for mineral oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Synthesis of plant oil-based amide copolymethacrylates and their use as viscosity index improvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mohring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Negrell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.97 - 107. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.435-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgrma.18.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876804v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardanol-Based and Formaldehyde-Free Flexible Phenolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (7), pp.1800175-1800183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6545,51 +6545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonated Lipids as Primary Plasticizers for PVC with Improved Flame Retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Bocqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,806 +6660,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-responsive amphiphilic graft copolymers based on coumarin and polyoxazoline</w:t>
+                <w:t xml:space="preserve">Light-Switchable Nanoparticles Based on Amphiphilic Diblock, Triblock and Heterograft Polyoxazoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Korchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">A Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
+                <w:t xml:space="preserve">C Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Borsali</w:t>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-J Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00682A⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42690-42698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RA07094B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990667v1</w:t>
+                <w:t xml:space="preserve">hal-01581441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic photo-induced triblock polyoxazoline through coumarin dimerization: Efficient synthetic tool for nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.636-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Switchable Nanoparticles Based on Amphiphilic Diblock, Triblock and Heterograft Polyoxazoline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Bouilhac</w:t>
+                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Aubert</w:t>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J Robin</w:t>
+                <w:t xml:space="preserve">Gladys Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lapinte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.42690-42698. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7RA07094B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581441v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable amphiphilic graft copolymers bearing fatty chains and polyoxazoline: synthesis and self-assembly behavior in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+                <w:t xml:space="preserve">David Rayeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Massiera</w:t>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Etienne</w:t>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7PY00632B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627752v1</w:t>
+                <w:t xml:space="preserve">hal-01990663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable amphiphilic graft copolymers bearing fatty chains and polyoxazoline: synthesis and self-assembly behavior in solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Glycerol-based co-oligomers by free-radical chain transfer polymerization: Towards reactive polymers bearing acetal and/or carbonate groups with enhanced properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7PY00632B⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990663v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol-based co-oligomers by free-radical chain transfer polymerization: Towards reactive polymers bearing acetal and/or carbonate groups with enhanced properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">UV-responsive amphiphilic graft copolymers based on coumarin and polyoxazoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.491-502. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00682A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582479v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Thermo-Sensitivity of Micellar Systems through a Blending Approach</w:t>
               </w:r>
@@ -7471,77 +7471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (11), pp.4307 - 4315. </w:t>
@@ -7579,103 +7579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of surfactants by polymerization of glycerol (meth)acrylates with fatty acids derivatives as chain ends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (2), pp.968-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7703,347 +7703,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant oil-based epoxy resins from fatty diamines and epoxidized vegetable oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photodimerization as an alternative to photocrosslinking of nanoparticles: proof of concept with amphiphilic linear polyoxazoline bearing coumarin unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.062⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (33), pp.6029-6039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5py00834d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162088v1</w:t>
+                <w:t xml:space="preserve">hal-01183868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodimerization as an alternative to photocrosslinking of nanoparticles: proof of concept with amphiphilic linear polyoxazoline bearing coumarin unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plant oil-based epoxy resins from fatty diamines and epoxidized vegetable oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (33), pp.6029-6039. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.536-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5py00834d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183868v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidic polyols using Thiol-ene/yne strategy for crosslinked Polyurethanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of polymer science: Part A, General papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1597-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8071,947 +8071,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic copolymers based on polyoxazoline and grape seed vegetable oil derivatives: Self-assemblies and dynamic light scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Various radical polymerizations of glycerol-based monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1626-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115, pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201200202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924809v1</w:t>
+                <w:t xml:space="preserve">hal-00773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Poly(oxazoline)-b-Poly(acrylate) Amphiphilic Copolymers: From Synthesis by Polymer-Polymer Coupling to Self-Organization in Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Amphiphilic Polymers Based on Fatty Acids and Glycerol-Derived Monomers - A Study of Their Self-Assembly in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Rotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201300483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.26474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of renewable feedstock in UV-curable materials - a new age for polymers and green chemistry</w:t>
+                <w:t xml:space="preserve">Synthesis and self-assembly of amphiphilic polymers based on polyoxazoline and vegetable oil derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fertier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mylene Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1445-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py20840g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820481v1</w:t>
+                <w:t xml:space="preserve">hal-00785562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilization by coating of silylated polyoxazoline using sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76, pp.519-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00792991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various radical polymerizations of glycerol-based monomers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of renewable feedstock in UV-curable materials - a new age for polymers and green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Koleilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115, pp.28-40. </w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.932-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201200202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773267v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Amphiphilic Polymers Based on Fatty Acids and Glycerol-Derived Monomers - A Study of Their Self-Assembly in Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amphiphilic copolymers based on polyoxazoline and grape seed vegetable oil derivatives: Self-assemblies and dynamic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Minatti</w:t>
+                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.131-139. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201300483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00921858v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembly of amphiphilic polymers based on polyoxazoline and vegetable oil derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Well-Defined Poly(oxazoline)-b-Poly(acrylate) Amphiphilic Copolymers: From Synthesis by Polymer-Polymer Coupling to Self-Organization in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1445-1458. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.1118-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2py20840g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.26474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785562v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of triazole-linked poly(e-caprolactone)-graft-poly(2-methyl-2-oxazoline) copolymers as potential drug carriers</w:t>
               </w:r>
@@ -9023,64 +9023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerm Brieuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9131,90 +9131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to modulate chemical structure of polyoxazolines by appropriate functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (19), pp.1600-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9242,367 +9242,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-property relationships in polyhydroxyurethanes produced from terephthaloyl dicyclocarbonate with various polyamines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Pot Synthesis of Amphiphilic Diblock Copolymers of Poly(styrene) and Poly(2-methyl-2-oxazoline) by the Direct Combination of Reverse Iodine Transfer Polymerization (RITP) and Cationic Ring-Opening Polymerization (CROP) Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rayeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Benyahya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.4589-4593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.4257⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747665v1</w:t>
+                <w:t xml:space="preserve">hal-00748918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Synthesis of Amphiphilic Diblock Copolymers of Poly(styrene) and Poly(2-methyl-2-oxazoline) by the Direct Combination of Reverse Iodine Transfer Polymerization (RITP) and Cationic Ring-Opening Polymerization (CROP) Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structure-property relationships in polyhydroxyurethanes produced from terephthaloyl dicyclocarbonate with various polyamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50, pp.4589-4593. </w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.1666-1674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.26291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pi.4257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748918v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the synthesis of polyhydroxyurethanes using dynamic rheometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61, pp.918-925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9648,103 +9648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(tris(hydroxymethyl)acrylamidomethane)-based copolymers: a new class of acid-labile thermosensitive polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Antoniacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.2502-2507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9772,1072 +9772,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Biobased Polyols by Thiol-Ene Coupling from Vegetable Oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully Biobased Epoxy Resin from Vegetable Oils: From the Synthesis of the Precursors by Thiol-ene Reaction to the Study of the Final Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Desroches</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Freddy Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (8), pp.2489. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (11), pp.2434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma102884w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.24674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587652v1</w:t>
+                <w:t xml:space="preserve">hal-00587993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Biobased Epoxy Resin from Vegetable Oils: From the Synthesis of the Precursors by Thiol-ene Reaction to the Study of the Final Material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Biobased Polyols by Thiol-Ene Coupling from Vegetable Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24674⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma102884w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00587993v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Investigations on Kinetics and Polymerization Mechanism of Oxazolines Initiated by Iodine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Polyoxazolines Using Glycerol Carbonate Derivative and End Chains Functionalization via Carbonate and Isocyanate Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Jean Jacques</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nielloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma1009808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.4027-4035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505205v1</w:t>
+                <w:t xml:space="preserve">hal-00512378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyoxazolines Using Glycerol Carbonate Derivative and End Chains Functionalization via Carbonate and Isocyanate Routes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Novel Investigations on Kinetics and Polymerization Mechanism of Oxazolines Initiated by Iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerm Brieuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24188⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.5964-5970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma1009808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512378v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of cotelomerization of 3-(trimethoxysilyl)propylmethacrylate and perfluorodecylacrylate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonionic polyoxazoline surfactants based on renewable source: Synthesis, surface and bulk properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.035⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.643-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367170v1</w:t>
+                <w:t xml:space="preserve">hal-00379102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic polyoxazoline surfactants based on renewable source: Synthesis, surface and bulk properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modification of Silica Nanoparticles by Grafting of Copolymers Containing Organosilane and Fluorine Moities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69, pp.643-649. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.4617-4628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2009.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.23513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379102v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Silica Nanoparticles by Grafting of Copolymers Containing Organosilane and Fluorine Moities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Peroxide grafted PDMS: hydrosilylation reaction study and thiol-ene chemistry as an alternative pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.23513⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 210, pp.1933-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.200900310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412444v1</w:t>
+                <w:t xml:space="preserve">hal-00438513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxide grafted PDMS: hydrosilylation reaction study and thiol-ene chemistry as an alternative pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetics of cotelomerization of 3-(trimethoxysilyl)propylmethacrylate and perfluorodecylacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.1198-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.200900310⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00438513v1</w:t>
+                <w:t xml:space="preserve">hal-00367170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3,6-Divinyl-1,2,4,5-Tetrazine, the First Member of the Elusive Vinyltetrazine Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,51 +10914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface initiated ring-opening metathesis polymerization of norbornene onto Wang and Merrifield resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11037,302 +11037,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Ring-Opening Metathesis Polymerization(ROMP) Reactivity ofendo-andexo-Norbornenylazlactone Using Ruthenium Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ring Opening Metathesis Polymerization(ROMP) ofcis- andtrans-3,4-Bis(acetyloxymethyl)cyclobut-1-enes and Synthesis of Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Brosse</w:t>
+                <w:t xml:space="preserve">Pierre de Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 205 (6), pp.824-833. </w:t>
+              <w:t xml:space="preserve">, 2004, 205 (9), pp.1238-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.200300120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.200300224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365735v1</w:t>
+                <w:t xml:space="preserve">hal-02355082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring Opening Metathesis Polymerization(ROMP) ofcis- andtrans-3,4-Bis(acetyloxymethyl)cyclobut-1-enes and Synthesis of Block Copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Ring-Opening Metathesis Polymerization(ROMP) Reactivity ofendo-andexo-Norbornenylazlactone Using Ruthenium Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Frémont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Montembault</w:t>
+                <w:t xml:space="preserve">Jean-Claude Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 205 (9), pp.1238-1245. </w:t>
+              <w:t xml:space="preserve">, 2004, 205 (6), pp.824-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.200300224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.200300120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355082v1</w:t>
+                <w:t xml:space="preserve">hal-02365735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring-opening metathesis polymerization (ROMP) of isomerically pure functional monomers and acyclic diene metathesis depolymerization (retro-ADMET) of functionalized polyalkenamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,90 +11462,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux agents plastifiants, leur procédé de préparation et leur utilisation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Gartili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11570,306 +11570,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nappe de fibre de laine végétale imprégnée par une huile végétale époxydée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">SHEET OF VEGETABLE WOOL FIBRE IMPREGNATED WITH AN EPOXIDISED VEGETABLE OIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2973813. 2012</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : WO2012136940. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746141v1</w:t>
+                <w:t xml:space="preserve">hal-00746142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHEET OF VEGETABLE WOOL FIBRE IMPREGNATED WITH AN EPOXIDISED VEGETABLE OIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Nappe de fibre de laine végétale imprégnée par une huile végétale époxydée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : WO2012136940. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2973813. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746142v1</w:t>
+                <w:t xml:space="preserve">hal-00746141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fonctionnalisation d'un substrat textile en vue de lui conférer des propriétés hydrophobes et oléophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merenna Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11958,77 +11958,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased plasticizers from cashew nutshell byproduct for PVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Gartili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Briou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12178,64 +12178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of mesenchymal stem cells derived extracellular vesicles for plasma stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Erraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12297,51 +12297,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cross-linking Process and By-products on Space Charge Build-up in Materials for HVDC Cable Insulation</w:t>
+                <w:t xml:space="preserve">Influence of croos-linking process and by-products on space charge buid up in materials for HVDC cable insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
@@ -12376,97 +12376,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Intl. Electrical Insulation Conference INSUCON</w:t>
+              <w:t xml:space="preserve">12th International Electrical Insulation Conference (INSUCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882839v1</w:t>
+                <w:t xml:space="preserve">hal-01908813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of croos-linking process and by-products on space charge buid up in materials for HVDC cable insulation</w:t>
+                <w:t xml:space="preserve">Investigation of Space-Charge Build-up in Materials for HVDC Cable Insulation in Relationship with Manufacturing Conditions, Morphology and Cross-linking By-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
@@ -12501,97 +12501,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Electrical Insulation Conference (INSUCON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Intl. Conf. on Solid Dielectrics ICSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908813v1</w:t>
+                <w:t xml:space="preserve">hal-01882866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Space-Charge Build-up in Materials for HVDC Cable Insulation in Relationship with Manufacturing Conditions, Morphology and Cross-linking By-products</w:t>
+                <w:t xml:space="preserve">Influence of Cross-linking Process and By-products on Space Charge Build-up in Materials for HVDC Cable Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
@@ -12626,129 +12626,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intl. Conf. on Solid Dielectrics ICSD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">12th Intl. Electrical Insulation Conference INSUCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882866v1</w:t>
+                <w:t xml:space="preserve">hal-01882839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of amphiphilic diblock copolymers of poly(styrene) and poly(2-methyl-2-oxazoline) by the direct combination of reverse iodine transfer polymerization (RITP) and cationic ring-opening polymerization (CROP) processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rayeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Denver, United States. pp.665-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12773,51 +12773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomatériaux : Applications des biopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomatériaux : Applications des biopolymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Balaruc -les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12874,64 +12874,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nonionic surfactant from Castor oil and Polyoxazoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardi Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13144,51 +13144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Gartili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12955" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ibn Elfekih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.122748" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojtman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SU00282B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mortier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03671-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00564c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04286085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107993" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Zhou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Coeurvolan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Sabrina Reichel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Devoisselle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400148" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00665d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sirvent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00851K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04620810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane F&#233;ron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04369573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12386" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Taddeo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2bm00138a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fajardie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04255162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Artigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chaudoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.116086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bellard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03334558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Calixto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Devoisselle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020280" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lom&#232;ge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Robin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12316" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200487" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01156" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24896" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800231" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5763" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mohring" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.18.00014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800062" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Korchia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00682A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487016v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korchia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouilhac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Robin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lapinte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA07094B" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990663v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rayeroux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PY00632B" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Dien Pham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0392-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Stemmelen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.062" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00834d" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27159" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924809v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1626-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillerm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26474" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820481v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fertier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Koleilat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Giani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.12.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQ95HBH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00792991v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alexis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.09.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200202" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921858v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Rotta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300483" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLCV7PTP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785562v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20840g" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200266" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4257" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2635GF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748918v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26291" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P4PXG6P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4159" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B230DAF2FAAFA930328E3051082F392B35149C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102884w" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Pessel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24674" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7078002C3B00C41C881B8BE1280B7B4A7297CEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505205v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jean Jacques" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1009808" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giardi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nielloud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24188" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/695081E5C40EE6D533D1532E9C68450D2BEBE618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.035" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379102v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.04.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438513v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Estur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200900310" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C66C00666A471A123E02EC56CB0B17BF68BECC00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pican" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beller" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1087818" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7KHT48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365735v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brosse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300120" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F1H7B1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02355082v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300224" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F47E01A2C8B3A3E76E347EB6FF04E688558341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365743v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reyx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-1169(02)00229-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4V4X7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J&#233;go" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Gartili" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746141v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746142v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527091v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenna Guilhem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Colin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969547v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882839v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Anh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908813v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882866v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378169v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378131v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giardi Chlo&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnay Clarence" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ibn Elfekih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.122748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojtman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Gartili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SU00282B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mortier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03671-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Coeurvolan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04286085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107993" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400086" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Sabrina Reichel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Devoisselle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400148" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00665d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sirvent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00851K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04620810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane F&#233;ron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Caillaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00564c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04369573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12386" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Taddeo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04255162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Artigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chaudoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.116086" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fajardie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041443" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2bm00138a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bellard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03334558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Calixto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Devoisselle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020280" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150406v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lom&#232;ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12316" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24896" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086660v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800231" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987149v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5763" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.18.00014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mohring" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800062" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korchia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouilhac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lapinte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA07094B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487016v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Korchia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990663v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rayeroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PY00632B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582479v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Dien Pham" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990667v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00682A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0392-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00834d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Stemmelen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.062" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27159" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773267v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200202" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921858v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Rotta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300483" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLCV7PTP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785562v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20840g" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00792991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alexis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.09.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fertier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Koleilat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Giani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.12.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQ95HBH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924809v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1626-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillerm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26474" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200266" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748918v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26291" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P4PXG6P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747665v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4257" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2635GF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4159" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B230DAF2FAAFA930328E3051082F392B35149C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587993v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Pessel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24674" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7078002C3B00C41C881B8BE1280B7B4A7297CEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587652v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102884w" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512378v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giardi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nielloud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24188" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/695081E5C40EE6D533D1532E9C68450D2BEBE618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505205v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jean Jacques" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1009808" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379102v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.04.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412444v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23513" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438513v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Estur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200900310" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C66C00666A471A123E02EC56CB0B17BF68BECC00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.035" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pican" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beller" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1087818" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7KHT48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02355082v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300224" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F47E01A2C8B3A3E76E347EB6FF04E688558341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365735v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brosse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300120" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F1H7B1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365743v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reyx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-1169(02)00229-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4V4X7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J&#233;go" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Gartili" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746142v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746141v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527091v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenna Guilhem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Colin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969547v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908813v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Anh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882866v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882839v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378169v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378131v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giardi Chlo&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnay Clarence" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>