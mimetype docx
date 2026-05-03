--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -118,1274 +118,1274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of extracellular vesicles with polyoxazolines to enhance their plasma stability and tumor accumulation</w:t>
+                <w:t xml:space="preserve">Valorization of CNSL as a Sustainable Solution for PVC Plasticization: A Comprehensive Study of Cardanol–Cardol Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Constanzo</w:t>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ibn Elfekih</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.122748⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (8), pp.1141-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754669v1</w:t>
+                <w:t xml:space="preserve">hal-05218774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLP 3D printing of biobased, soft and degradable thiol-ene networks from cardanol-based polyesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojtman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rojtman</w:t>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+                <w:t xml:space="preserve">Estelle Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Metay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 235, pp.114076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of CNSL as a Sustainable Solution for PVC Plasticization: A Comprehensive Study of Cardanol–Cardol Mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface modification of extracellular vesicles with polyoxazolines to enhance their plasma stability and tumor accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+                <w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Z. Ibn Elfekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Briou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102 (8), pp.1141-1157. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.122748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aocs.12955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.122748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218774v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward DLP 4D printing of liquid crystal elastomers: Tailored properties via non-mesogenic linkers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CNSL-based plasticizers, a promising and sustainable alternative to phthalates, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudonné-Georges</w:t>
+                <w:t xml:space="preserve">A. Gartili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113648⟩</w:t>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.81-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SU00282B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891092v1</w:t>
+                <w:t xml:space="preserve">hal-04890762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNSL-based plasticizers, a promising and sustainable alternative to phthalates, a review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Caillol</w:t>
+                <w:t xml:space="preserve">Toward DLP 4D printing of liquid crystal elastomers: Tailored properties via non-mesogenic linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Briou</w:t>
+                <w:t xml:space="preserve">Philippe Dieudonné-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jego</w:t>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.81-111. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.113648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SU00282B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890762v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Liquid Crystal Elastomers Via Magnetic Field Assisted Oligomerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of Network Synthesis Strategies on Liquid Crystal Elastomer Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202424400⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (15), pp.7823 - 7836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083410v1</w:t>
+                <w:t xml:space="preserve">hal-05408063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Network Synthesis Strategies on Liquid Crystal Elastomer Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Epoxidation of CNSL Mixture, Cardanol, and Cardol: A Sustainable Solution for PVC Plasticization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (15), pp.7823 - 7836. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128 (1), pp.e70084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.70084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408063v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of CNSL Mixture, Cardanol, and Cardol: A Sustainable Solution for PVC Plasticization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Programmable Liquid Crystal Elastomers Via Magnetic Field Assisted Oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Briou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 128 (1), pp.e70084. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.70084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202424400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491997v1</w:t>
+                <w:t xml:space="preserve">hal-05083410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Biobased Epoxy Systems: Unraveling the Structure-Property Relationship of Polyfurfurylamines</w:t>
+                <w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delliere</w:t>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Mortier</w:t>
+                <w:t xml:space="preserve">Théo Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-025-03671-9⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (17), pp.9420-9431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363641v1</w:t>
+                <w:t xml:space="preserve">hal-05246987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring Biobased Epoxy Systems: Unraveling the Structure-Property Relationship of Polyfurfurylamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Issa</w:t>
+                <w:t xml:space="preserve">Pierre Delliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Ferrandis</w:t>
+                <w:t xml:space="preserve">Claudio Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (17), pp.9420-9431. </w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.4697-4712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10924-025-03671-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246987v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-switchable polyoxazoline additive for marine fouling release silicone coatings</w:t>
               </w:r>
@@ -1499,230 +1499,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Responsive Emulsions Based on Amphiphilic Elastin-like Polypeptide Bioconjugates.</w:t>
+                <w:t xml:space="preserve">Shorter might be better: oligo(oxazoline)s for thermoresponsive polymersomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Simon</w:t>
+                <w:t xml:space="preserve">Léa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongxu Zhou</w:t>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Coeurvolan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Kilian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+                <w:t xml:space="preserve">Mona Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (12), pp.1923-1932. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (36), pp.3641-3656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4py00564c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786974v1</w:t>
+                <w:t xml:space="preserve">hal-04773854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Na + Diffusion, Physicochemical Behavior, and Electrochemical Performance of a Gel Polymer Electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recent state of art on polyoxazoline-containing antifouling coatings for biological and environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 186, pp.107993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1858,1052 +1858,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step beyond for CNSL‐based plasticizers for PVC: Use of cardol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Responsive Emulsions Based on Amphiphilic Elastin-like Polypeptide Bioconjugates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Briou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Coeurvolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202400086⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (12), pp.1923-1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766470v1</w:t>
+                <w:t xml:space="preserve">hal-04786974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazolines with Cholesterol Lipid Anchor for Fast Intracellular Delivery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Devoisselle</w:t>
+                <w:t xml:space="preserve">One step beyond for CNSL‐based plasticizers for PVC: Use of cardol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (11), pp.2400086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202400148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202400086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748321v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D printing of hydrogels based on poly(oxazoline) and poly(acrylamide) copolymers by stereolithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyoxazolines with Cholesterol Lipid Anchor for Fast Intracellular Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brossier</w:t>
+                <w:t xml:space="preserve">Liên Sabrina Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Jean‐marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Volpi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (7), pp.2750-2758. </w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ma00665d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202400148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642809v1</w:t>
+                <w:t xml:space="preserve">hal-04748321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyols from cashew nut shell liquid (CNSL): corner-stone building blocks for cutting-edge bio-based additives and polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4D printing of hydrogels based on poly(oxazoline) and poly(acrylamide) copolymers by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxinne Denis</w:t>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sirvent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4PY00851K⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.2750-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00665d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768483v1</w:t>
+                <w:t xml:space="preserve">hal-04642809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Iron Oxide Nanoparticles Coated by Coumarin-Bound Copolymer for Enhanced Magneto- and Photothermal Heating and Luminescent Thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (11), pp.906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano14110906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shorter might be better: oligo(oxazoline)s for thermoresponsive polymersomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Polyols from cashew nut shell liquid (CNSL): corner-stone building blocks for cutting-edge bio-based additives and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Caillaud</w:t>
+                <w:t xml:space="preserve">Maxinne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Semsarilar</w:t>
+                <w:t xml:space="preserve">Camille Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (36), pp.3641-3656. </w:t>
+              <w:t xml:space="preserve">, 2024, 15 (43), pp.4375-4415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4py00564c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4PY00851K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773854v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of polymers to overcome ongoing challenges in the field of extracellular vesicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Various lipid anchors on amphiphilic polyoxazolines to reach efficient intracellular delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. de Taddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Coeurvolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12386⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 642, pp.123103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369573v1</w:t>
+                <w:t xml:space="preserve">hal-04192848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various lipid anchors on amphiphilic polyoxazolines to reach efficient intracellular delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anita Coeurvolan</w:t>
+                <w:t xml:space="preserve">Exploring the role of polymers to overcome ongoing challenges in the field of extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Colpaert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Morille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 642, pp.123103. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.e12386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192848v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards N-rich solid polymer electrolytes for Li-ion batteries?</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chaudoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (22), pp.5740-5752. </w:t>
@@ -3017,632 +3017,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two routes for N-rich solid polymer electrolyte for all-solid-state lithium-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D fabrication of Shape-Memory polymer networks based on coumarin Photo-Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Artigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Chaudoy</w:t>
+                <w:t xml:space="preserve">Camille Chatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 388, pp.116086. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.111570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.116086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255162v1</w:t>
+                <w:t xml:space="preserve">hal-04284593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNSL, a Promising Building Blocks for Sustainable Molecular Design of Surfactants: A Critical Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyoxazoline hydrogels fabricated by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Roy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27041443⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2681-2691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2bm00138a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582761v1</w:t>
+                <w:t xml:space="preserve">hal-03653724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazoline hydrogels fabricated by stereolithography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gael Volpi</w:t>
+                <w:t xml:space="preserve">CNSL, a Promising Building Blocks for Sustainable Molecular Design of Surfactants: A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fajardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte B. Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.2681-2691. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2bm00138a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27041443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653724v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fabrication of Shape-Memory polymer networks based on coumarin Photo-Dimerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Two routes for N-rich solid polymer electrolyte for all-solid-state lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatard</w:t>
+                <w:t xml:space="preserve">Victor Chaudoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Graillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179, pp.111570. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 388, pp.116086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.116086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284593v1</w:t>
+                <w:t xml:space="preserve">hal-04255162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of amphiphilic polyoxazolines formulated or not in lipid nanocapsules with biological systems: evaluation from membrane models up to in vivo mice epidermis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3687,498 +3687,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Volpi</w:t>
+                <w:t xml:space="preserve">Study of the physicochemical interactions of nanoformulations based on polyoxazolines with a skin surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+                <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+                <w:t xml:space="preserve">L.S. Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00687⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 626, pp.127027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364511v1</w:t>
+                <w:t xml:space="preserve">hal-03334558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Madau</w:t>
+                <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rihouey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124059⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.3873-3883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343723v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical interactions of nanoformulations based on polyoxazolines with a skin surface model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picard</w:t>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Calixto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Devoisselle</w:t>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 626, pp.127027. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.124059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334558v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Poly(Trimethylene Carbonate) from Amine Group Initiation: Role of Urethane Bonds in the Crystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4206,624 +4206,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Briou</w:t>
+                <w:t xml:space="preserve">Polyoxazolines based lipid nanocapsules for topical delivery of antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Duc Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">L. Lionnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+                <w:t xml:space="preserve">N. Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+                <w:t xml:space="preserve">M. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579, pp.119126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428699v1</w:t>
+                <w:t xml:space="preserve">hal-03037735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosoluble phosphonic acid functionalized poly(2‐ethyl‐2‐oxazoline) chelating polymers for the sorption of metallic cations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Alkyl Sulfur‐Functionalized Oleic Acid‐Based Polymethacrylates and Their Application as Viscosity Index Improvers in a Mineral Paraffinic Lube Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Montheil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20200487⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (3), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150406v1</w:t>
+                <w:t xml:space="preserve">hal-02500509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazolines based lipid nanocapsules for topical delivery of antioxidants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Lionnard</w:t>
+                <w:t xml:space="preserve">Hydrosoluble phosphonic acid functionalized poly(2‐ethyl‐2‐oxazoline) chelating polymers for the sorption of metallic cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marcotte</w:t>
+                <w:t xml:space="preserve">Titouan Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 579, pp.119126. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (20), pp.2875-2886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20200487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037735v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Alkyl Sulfur‐Functionalized Oleic Acid‐Based Polymethacrylates and Their Application as Viscosity Index Improvers in a Mineral Paraffinic Lube Oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lomège</w:t>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Negrell</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 97 (3), pp.309-318. </w:t>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aocs.12316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500509v1</w:t>
+                <w:t xml:space="preserve">hal-02428699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances and prospects in nano drug delivery systems using lipopolyoxazolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 585, pp.119536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4851,785 +4851,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleic acid-based poly(alkyl methacrylate) as bio-based viscosity control additive for mineral and vegetable oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Fatty Acid-Based Radically Polymerizable Monomers: From Novel Poly(meth)acrylates to Cutting-Edge Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Negrell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Films and Membranes, 59 (S1), pp.E164-E170. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.4-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.24896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971387v1</w:t>
+                <w:t xml:space="preserve">hal-01987149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-endocrine disruptor effect for cardanol based plasticizer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Preparation and Spectroscopic Characterization of Si-Coated Vegetable Oils and their Application in In Situ Curing of Hybrid Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lemor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.060⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.1800231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201800231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966233v1</w:t>
+                <w:t xml:space="preserve">hal-02086660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Epoxidized Oleic Acid‐Based Polymethacrylates as Viscosity Index Improvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (4), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358698v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Spectroscopic Characterization of Si-Coated Vegetable Oils and their Application in In Situ Curing of Hybrid Coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Oleic acid-based poly(alkyl methacrylate) as bio-based viscosity control additive for mineral and vegetable oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201800231⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Films and Membranes, 59 (S1), pp.E164-E170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.24896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086660v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidized Oleic Acid‐Based Polymethacrylates as Viscosity Index Improvers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Non-endocrine disruptor effect for cardanol based plasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aocs.12187⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088457v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid-Based Radically Polymerizable Monomers: From Novel Poly(meth)acrylates to Cutting-Edge Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceïla Doufène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.4-26. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, pp.118478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987149v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic polymers based on polyoxazoline as relevant nanovectors for photodynamic therapy</w:t>
               </w:r>
@@ -5743,628 +5743,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t>
+                <w:t xml:space="preserve">Polyoxazoline associated with cardanol for bio-based linear alkyl benzene surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+                <w:t xml:space="preserve">Benoit Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Jean-Jacques J Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.755-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.5763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974331v1</w:t>
+                <w:t xml:space="preserve">hal-02067105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazoline associated with cardanol for bio-based linear alkyl benzene surfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Delage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques J Robin</w:t>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (4), pp.755-763. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.5763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067105v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid-based methacrylate polymers as viscosity modifiers for mineral oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Synthesis of plant oil-based amide copolymethacrylates and their use as viscosity index improvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mohring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Negrell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgrma.18.00014⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.435-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876804v1</w:t>
+                <w:t xml:space="preserve">hal-01907227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of plant oil-based amide copolymethacrylates and their use as viscosity index improvers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Fatty acid-based methacrylate polymers as viscosity modifiers for mineral oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109, pp.435-446. </w:t>
+              <w:t xml:space="preserve">Green materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.97 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgrma.18.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907227v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardanol-Based and Formaldehyde-Free Flexible Phenolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (7), pp.1800175-1800183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6545,51 +6545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonated Lipids as Primary Plasticizers for PVC with Improved Flame Retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Bocqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,806 +6660,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Switchable Nanoparticles Based on Amphiphilic Diblock, Triblock and Heterograft Polyoxazoline</w:t>
+                <w:t xml:space="preserve">UV-responsive amphiphilic graft copolymers based on coumarin and polyoxazoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Korchia</w:t>
+                <w:t xml:space="preserve">Laetitia Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bouilhac</w:t>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Aubert</w:t>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7RA07094B⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00682A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581441v1</w:t>
+                <w:t xml:space="preserve">hal-01990667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic photo-induced triblock polyoxazoline through coumarin dimerization: Efficient synthetic tool for nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.636-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+                <w:t xml:space="preserve">Light-Switchable Nanoparticles Based on Amphiphilic Diblock, Triblock and Heterograft Polyoxazoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Massiera</w:t>
+                <w:t xml:space="preserve">J.-J Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Etienne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42690-42698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7RA07094B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627752v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable amphiphilic graft copolymers bearing fatty chains and polyoxazoline: synthesis and self-assembly behavior in solution</w:t>
+                <w:t xml:space="preserve">Glycerol-based co-oligomers by free-radical chain transfer polymerization: Towards reactive polymers bearing acetal and/or carbonate groups with enhanced properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rayeroux</w:t>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Yann Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7PY00632B⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990663v1</w:t>
+                <w:t xml:space="preserve">hal-01582479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol-based co-oligomers by free-radical chain transfer polymerization: Towards reactive polymers bearing acetal and/or carbonate groups with enhanced properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tunable amphiphilic graft copolymers bearing fatty chains and polyoxazoline: synthesis and self-assembly behavior in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rayeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.014⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7PY00632B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582479v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-responsive amphiphilic graft copolymers based on coumarin and polyoxazoline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SM00682A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990667v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Thermo-Sensitivity of Micellar Systems through a Blending Approach</w:t>
               </w:r>
@@ -7471,77 +7471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (11), pp.4307 - 4315. </w:t>
@@ -7579,103 +7579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of surfactants by polymerization of glycerol (meth)acrylates with fatty acids derivatives as chain ends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (2), pp.968-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7703,347 +7703,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodimerization as an alternative to photocrosslinking of nanoparticles: proof of concept with amphiphilic linear polyoxazoline bearing coumarin unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Plant oil-based epoxy resins from fatty diamines and epoxidized vegetable oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5py00834d⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.536-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183868v1</w:t>
+                <w:t xml:space="preserve">hal-01162088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant oil-based epoxy resins from fatty diamines and epoxidized vegetable oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Photodimerization as an alternative to photocrosslinking of nanoparticles: proof of concept with amphiphilic linear polyoxazoline bearing coumarin unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68, pp.536-545. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (33), pp.6029-6039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5py00834d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162088v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidic polyols using Thiol-ene/yne strategy for crosslinked Polyurethanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of polymer science: Part A, General papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1597-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8071,1538 +8071,1538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various radical polymerizations of glycerol-based monomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Amphiphilic copolymers based on polyoxazoline and grape seed vegetable oil derivatives: Self-assemblies and dynamic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201200202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773267v1</w:t>
+                <w:t xml:space="preserve">hal-00924809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Amphiphilic Polymers Based on Fatty Acids and Glycerol-Derived Monomers - A Study of Their Self-Assembly in Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Well-Defined Poly(oxazoline)-b-Poly(acrylate) Amphiphilic Copolymers: From Synthesis by Polymer-Polymer Coupling to Self-Organization in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201300483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.1118-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00921858v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembly of amphiphilic polymers based on polyoxazoline and vegetable oil derivatives</w:t>
+                <w:t xml:space="preserve">The use of renewable feedstock in UV-curable materials - a new age for polymers and green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Koleilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mylene Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2py20840g⟩</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.932-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785562v1</w:t>
+                <w:t xml:space="preserve">hal-00820481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilization by coating of silylated polyoxazoline using sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76, pp.519-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00792991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of renewable feedstock in UV-curable materials - a new age for polymers and green chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Various radical polymerizations of glycerol-based monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.932-962. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115, pp.28-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201200202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00820481v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic copolymers based on polyoxazoline and grape seed vegetable oil derivatives: Self-assemblies and dynamic light scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Synthesis and self-assembly of amphiphilic polymers based on polyoxazoline and vegetable oil derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Travelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1626-1⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1445-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py20840g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924809v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Poly(oxazoline)-b-Poly(acrylate) Amphiphilic Copolymers: From Synthesis by Polymer-Polymer Coupling to Self-Organization in Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Amphiphilic Polymers Based on Fatty Acids and Glycerol-Derived Monomers - A Study of Their Self-Assembly in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Rotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201300483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.26474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of triazole-linked poly(e-caprolactone)-graft-poly(2-methyl-2-oxazoline) copolymers as potential drug carriers</w:t>
+                <w:t xml:space="preserve">Structure-property relationships in polyhydroxyurethanes produced from terephthaloyl dicyclocarbonate with various polyamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillerm Brieuc</w:t>
+                <w:t xml:space="preserve">Sofia Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rémi Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.1666-1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc30191a⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671757v1</w:t>
+                <w:t xml:space="preserve">hal-00747665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to modulate chemical structure of polyoxazolines by appropriate functionalization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">One-Pot Synthesis of Amphiphilic Diblock Copolymers of Poly(styrene) and Poly(2-methyl-2-oxazoline) by the Direct Combination of Reverse Iodine Transfer Polymerization (RITP) and Cationic Ring-Opening Polymerization (CROP) Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rayeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201200266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.4589-4593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739811v1</w:t>
+                <w:t xml:space="preserve">hal-00748918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Synthesis of Amphiphilic Diblock Copolymers of Poly(styrene) and Poly(2-methyl-2-oxazoline) by the Direct Combination of Reverse Iodine Transfer Polymerization (RITP) and Cationic Ring-Opening Polymerization (CROP) Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of triazole-linked poly(e-caprolactone)-graft-poly(2-methyl-2-oxazoline) copolymers as potential drug carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerm Brieuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.2879-2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30191a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.26291⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00748918v1</w:t>
+                <w:t xml:space="preserve">hal-00671757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-property relationships in polyhydroxyurethanes produced from terephthaloyl dicyclocarbonate with various polyamines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How to modulate chemical structure of polyoxazolines by appropriate functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (19), pp.1600-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201200266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.4257⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00747665v1</w:t>
+                <w:t xml:space="preserve">hal-00739811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the synthesis of polyhydroxyurethanes using dynamic rheometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61, pp.918-925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9648,103 +9648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(tris(hydroxymethyl)acrylamidomethane)-based copolymers: a new class of acid-labile thermosensitive polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Antoniacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.2502-2507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9772,1072 +9772,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Biobased Epoxy Resin from Vegetable Oils: From the Synthesis of the Precursors by Thiol-ene Reaction to the Study of the Final Material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Biobased Polyols by Thiol-Ene Coupling from Vegetable Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Pessel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Myriam Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (11), pp.2434. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.2489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.24674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma102884w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587993v1</w:t>
+                <w:t xml:space="preserve">hal-00587652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Biobased Polyols by Thiol-Ene Coupling from Vegetable Oils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Fully Biobased Epoxy Resin from Vegetable Oils: From the Synthesis of the Precursors by Thiol-ene Reaction to the Study of the Final Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (11), pp.2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma102884w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00587652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyoxazolines Using Glycerol Carbonate Derivative and End Chains Functionalization via Carbonate and Isocyanate Routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Investigations on Kinetics and Polymerization Mechanism of Oxazolines Initiated by Iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerm Brieuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Giardi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+                <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24188⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.5964-5970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma1009808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512378v1</w:t>
+                <w:t xml:space="preserve">hal-00505205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Investigations on Kinetics and Polymerization Mechanism of Oxazolines Initiated by Iodine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Polyoxazolines Using Glycerol Carbonate Derivative and End Chains Functionalization via Carbonate and Isocyanate Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Jean Jacques</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nielloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.4027-4035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma1009808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00505205v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic polyoxazoline surfactants based on renewable source: Synthesis, surface and bulk properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kinetics of cotelomerization of 3-(trimethoxysilyl)propylmethacrylate and perfluorodecylacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2009.04.008⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.1198-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379102v1</w:t>
+                <w:t xml:space="preserve">hal-00367170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Silica Nanoparticles by Grafting of Copolymers Containing Organosilane and Fluorine Moities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Peroxide grafted PDMS: hydrosilylation reaction study and thiol-ene chemistry as an alternative pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.23513⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 210, pp.1933-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.200900310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412444v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxide grafted PDMS: hydrosilylation reaction study and thiol-ene chemistry as an alternative pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modification of Silica Nanoparticles by Grafting of Copolymers Containing Organosilane and Fluorine Moities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.4617-4628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.200900310⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00438513v1</w:t>
+                <w:t xml:space="preserve">hal-00412444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of cotelomerization of 3-(trimethoxysilyl)propylmethacrylate and perfluorodecylacrylate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nonionic polyoxazoline surfactants based on renewable source: Synthesis, surface and bulk properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45, pp.1198-1207. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.643-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367170v1</w:t>
+                <w:t xml:space="preserve">hal-00379102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3,6-Divinyl-1,2,4,5-Tetrazine, the First Member of the Elusive Vinyltetrazine Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,51 +10914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface initiated ring-opening metathesis polymerization of norbornene onto Wang and Merrifield resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11037,302 +11037,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring Opening Metathesis Polymerization(ROMP) ofcis- andtrans-3,4-Bis(acetyloxymethyl)cyclobut-1-enes and Synthesis of Block Copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Ring-Opening Metathesis Polymerization(ROMP) Reactivity ofendo-andexo-Norbornenylazlactone Using Ruthenium Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Frémont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Montembault</w:t>
+                <w:t xml:space="preserve">Jean-Claude Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 205 (9), pp.1238-1245. </w:t>
+              <w:t xml:space="preserve">, 2004, 205 (6), pp.824-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.200300224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.200300120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355082v1</w:t>
+                <w:t xml:space="preserve">hal-02365735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Ring-Opening Metathesis Polymerization(ROMP) Reactivity ofendo-andexo-Norbornenylazlactone Using Ruthenium Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ring Opening Metathesis Polymerization(ROMP) ofcis- andtrans-3,4-Bis(acetyloxymethyl)cyclobut-1-enes and Synthesis of Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Brosse</w:t>
+                <w:t xml:space="preserve">Pierre de Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 205 (6), pp.824-833. </w:t>
+              <w:t xml:space="preserve">, 2004, 205 (9), pp.1238-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.200300120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.200300224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365735v1</w:t>
+                <w:t xml:space="preserve">hal-02355082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring-opening metathesis polymerization (ROMP) of isomerically pure functional monomers and acyclic diene metathesis depolymerization (retro-ADMET) of functionalized polyalkenamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,90 +11462,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux agents plastifiants, leur procédé de préparation et leur utilisation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Gartili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11570,306 +11570,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHEET OF VEGETABLE WOOL FIBRE IMPREGNATED WITH AN EPOXIDISED VEGETABLE OIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Nappe de fibre de laine végétale imprégnée par une huile végétale époxydée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : WO2012136940. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2973813. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746142v1</w:t>
+                <w:t xml:space="preserve">hal-00746141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nappe de fibre de laine végétale imprégnée par une huile végétale époxydée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">SHEET OF VEGETABLE WOOL FIBRE IMPREGNATED WITH AN EPOXIDISED VEGETABLE OIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2973813. 2012</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : WO2012136940. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746141v1</w:t>
+                <w:t xml:space="preserve">hal-00746142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fonctionnalisation d'un substrat textile en vue de lui conférer des propriétés hydrophobes et oléophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merenna Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11958,77 +11958,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased plasticizers from cashew nutshell byproduct for PVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Gartili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Briou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12178,64 +12178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of mesenchymal stem cells derived extracellular vesicles for plasma stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Erraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12297,51 +12297,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of croos-linking process and by-products on space charge buid up in materials for HVDC cable insulation</w:t>
+                <w:t xml:space="preserve">Influence of Cross-linking Process and By-products on Space Charge Build-up in Materials for HVDC Cable Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
@@ -12355,118 +12355,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Electrical Insulation Conference (INSUCON)</w:t>
+              <w:t xml:space="preserve">12th Intl. Electrical Insulation Conference INSUCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908813v1</w:t>
+                <w:t xml:space="preserve">hal-01882839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Space-Charge Build-up in Materials for HVDC Cable Insulation in Relationship with Manufacturing Conditions, Morphology and Cross-linking By-products</w:t>
+                <w:t xml:space="preserve">Influence of croos-linking process and by-products on space charge buid up in materials for HVDC cable insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
@@ -12480,118 +12480,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intl. Conf. on Solid Dielectrics ICSD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">12th International Electrical Insulation Conference (INSUCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882866v1</w:t>
+                <w:t xml:space="preserve">hal-01908813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cross-linking Process and By-products on Space Charge Build-up in Materials for HVDC Cable Insulation</w:t>
+                <w:t xml:space="preserve">Investigation of Space-Charge Build-up in Materials for HVDC Cable Insulation in Relationship with Manufacturing Conditions, Morphology and Cross-linking By-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
@@ -12605,150 +12605,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Intl. Electrical Insulation Conference INSUCON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Intl. Conf. on Solid Dielectrics ICSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882839v1</w:t>
+                <w:t xml:space="preserve">hal-01882866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of amphiphilic diblock copolymers of poly(styrene) and poly(2-methyl-2-oxazoline) by the direct combination of reverse iodine transfer polymerization (RITP) and cationic ring-opening polymerization (CROP) processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rayeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Denver, United States. pp.665-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12773,51 +12773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomatériaux : Applications des biopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomatériaux : Applications des biopolymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Balaruc -les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12874,64 +12874,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nonionic surfactant from Castor oil and Polyoxazoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardi Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13144,51 +13144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ibn Elfekih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.122748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojtman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Gartili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SU00282B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mortier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03671-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Coeurvolan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04286085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107993" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400086" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Sabrina Reichel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Devoisselle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400148" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00665d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sirvent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00851K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04620810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane F&#233;ron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Caillaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00564c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04369573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12386" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Taddeo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04255162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Artigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chaudoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.116086" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fajardie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041443" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2bm00138a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bellard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03334558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Calixto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Devoisselle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020280" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150406v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lom&#232;ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12316" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24896" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086660v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800231" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987149v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5763" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.18.00014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mohring" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800062" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korchia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouilhac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lapinte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA07094B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487016v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Korchia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990663v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rayeroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PY00632B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582479v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Dien Pham" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990667v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00682A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0392-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00834d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Stemmelen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.062" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27159" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773267v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200202" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921858v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Rotta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300483" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLCV7PTP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785562v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20840g" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00792991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alexis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.09.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fertier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Koleilat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Giani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.12.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQ95HBH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924809v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1626-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillerm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26474" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200266" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748918v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26291" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P4PXG6P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747665v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4257" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2635GF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4159" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B230DAF2FAAFA930328E3051082F392B35149C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587993v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Pessel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24674" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7078002C3B00C41C881B8BE1280B7B4A7297CEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587652v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102884w" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512378v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giardi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nielloud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24188" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/695081E5C40EE6D533D1532E9C68450D2BEBE618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505205v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jean Jacques" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1009808" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379102v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.04.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412444v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23513" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438513v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Estur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200900310" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C66C00666A471A123E02EC56CB0B17BF68BECC00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.035" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pican" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beller" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1087818" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7KHT48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02355082v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300224" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F47E01A2C8B3A3E76E347EB6FF04E688558341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365735v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brosse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300120" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F1H7B1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365743v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reyx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-1169(02)00229-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4V4X7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J&#233;go" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Gartili" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746142v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746141v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527091v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenna Guilhem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Colin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969547v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908813v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Anh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882866v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882839v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378169v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378131v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giardi Chlo&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnay Clarence" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Gartili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12955" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojtman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ibn Elfekih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.122748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SU00282B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mortier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03671-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00564c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04286085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107993" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Zhou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Coeurvolan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Sabrina Reichel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Devoisselle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400148" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00665d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04620810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane F&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110906" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sirvent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00851K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Taddeo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04369573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12386" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2bm00138a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fajardie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04255162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Artigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chaudoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.116086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bellard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03334558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Calixto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Devoisselle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020280" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lom&#232;ge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200487" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01156" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086660v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800231" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088457v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24896" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966233v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Robin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5763" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mohring" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.18.00014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800062" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Korchia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00682A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487016v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korchia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouilhac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Robin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lapinte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA07094B" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582479v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Dien Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990663v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rayeroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PY00632B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0392-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Stemmelen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.062" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00834d" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27159" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924809v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1626-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillerm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26474" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820481v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fertier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Koleilat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Giani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.12.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQ95HBH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00792991v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alexis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.09.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200202" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20840g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921858v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Rotta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLCV7PTP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747665v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4257" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2635GF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26291" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P4PXG6P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739811v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200266" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4159" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B230DAF2FAAFA930328E3051082F392B35149C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102884w" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Pessel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24674" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7078002C3B00C41C881B8BE1280B7B4A7297CEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505205v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jean Jacques" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1009808" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giardi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nielloud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24188" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/695081E5C40EE6D533D1532E9C68450D2BEBE618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.035" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Estur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200900310" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C66C00666A471A123E02EC56CB0B17BF68BECC00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412444v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23513" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379102v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.04.008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pican" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beller" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1087818" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7KHT48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365735v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brosse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300120" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F1H7B1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02355082v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300224" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F47E01A2C8B3A3E76E347EB6FF04E688558341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365743v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reyx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-1169(02)00229-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4V4X7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J&#233;go" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Gartili" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746141v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746142v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527091v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenna Guilhem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Colin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969547v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882839v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Anh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908813v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882866v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378169v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378131v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giardi Chlo&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnay Clarence" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>