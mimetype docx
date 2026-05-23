--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -84,11361 +84,11733 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of CNSL as a Sustainable Solution for PVC Plasticization: A Comprehensive Study of Cardanol–Cardol Mixture</w:t>
+                <w:t xml:space="preserve">Fabrication of high flux asymmetric polyimide membrane from water-soluble poly(amic acid) precursor via an aqueous route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+                <w:t xml:space="preserve">Lauran Mama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irshad Kammakakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aocs.12955⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 752, pp.125577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2026.125577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218774v1</w:t>
+                <w:t xml:space="preserve">hal-05616903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLP 3D printing of biobased, soft and degradable thiol-ene networks from cardanol-based polyesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrahepatic Gene Editing In Vivo Using Organic Solvent‐Free Lipid Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+                <w:t xml:space="preserve">Michael Streiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Metay</w:t>
+                <w:t xml:space="preserve">Na Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Adermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114076⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (27), pp.e11489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202511489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126677v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of extracellular vesicles with polyoxazolines to enhance their plasma stability and tumor accumulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DLP 4D Printing of Programmable Molecularly‐Engineered Liquid Crystal Elastomer Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ibn Elfekih</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.122748⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202517605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754669v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNSL-based plasticizers, a promising and sustainable alternative to phthalates, a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of CNSL as a Sustainable Solution for PVC Plasticization: A Comprehensive Study of Cardanol–Cardol Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gartili</w:t>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapinte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Jego</w:t>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SU00282B⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (8), pp.1141-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890762v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward DLP 4D printing of liquid crystal elastomers: Tailored properties via non-mesogenic linkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+                <w:t xml:space="preserve">Surface modification of extracellular vesicles with polyoxazolines to enhance their plasma stability and tumor accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudonné-Georges</w:t>
+                <w:t xml:space="preserve">Z. Ibn Elfekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223, pp.113648. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.122748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.122748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891092v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Network Synthesis Strategies on Liquid Crystal Elastomer Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DLP 3D printing of biobased, soft and degradable thiol-ene networks from cardanol-based polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojtman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01037⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.114076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408063v1</w:t>
+                <w:t xml:space="preserve">hal-05126677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of CNSL Mixture, Cardanol, and Cardol: A Sustainable Solution for PVC Plasticization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward DLP 4D printing of liquid crystal elastomers: Tailored properties via non-mesogenic linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonné-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Briou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.70084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05491997v1</w:t>
+                <w:t xml:space="preserve">hal-04891092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Liquid Crystal Elastomers Via Magnetic Field Assisted Oligomerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+                <w:t xml:space="preserve">CNSL-based plasticizers, a promising and sustainable alternative to phthalates, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gartili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202424400⟩</w:t>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.81-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SU00282B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083410v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programmable Liquid Crystal Elastomers Via Magnetic Field Assisted Oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01673⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202424400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246987v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Biobased Epoxy Systems: Unraveling the Structure-Property Relationship of Polyfurfurylamines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Network Synthesis Strategies on Liquid Crystal Elastomer Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakine Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-025-03671-9⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (15), pp.7823 - 7836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363641v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-switchable polyoxazoline additive for marine fouling release silicone coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epoxidation of CNSL Mixture, Cardanol, and Cardol: A Sustainable Solution for PVC Plasticization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2025.109096⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128 (1), pp.e70084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.70084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964827v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shorter might be better: oligo(oxazoline)s for thermoresponsive polymersomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Daoud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mona Semsarilar</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4py00564c⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (17), pp.9420-9431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773854v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Na + Diffusion, Physicochemical Behavior, and Electrochemical Performance of a Gel Polymer Electrolyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Vallier</w:t>
+                <w:t xml:space="preserve">Photo-switchable polyoxazoline additive for marine fouling release silicone coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama Aïssata Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ferrandis</w:t>
+                <w:t xml:space="preserve">Rémi Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Louise Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (22), pp.29077-29086. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.109096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c19106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2025.109096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629084v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recent state of art on polyoxazoline-containing antifouling coatings for biological and environmental applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tailoring Biobased Epoxy Systems: Unraveling the Structure-Property Relationship of Polyfurfurylamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.107993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.4697-4712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-025-03671-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286085v1</w:t>
+                <w:t xml:space="preserve">hal-05363641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Responsive Emulsions Based on Amphiphilic Elastin-like Polypeptide Bioconjugates.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shorter might be better: oligo(oxazoline)s for thermoresponsive polymersomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+                <w:t xml:space="preserve">Léa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00412⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (36), pp.3641-3656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py00564c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786974v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step beyond for CNSL‐based plasticizers for PVC: Use of cardol</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding Na + Diffusion, Physicochemical Behavior, and Electrochemical Performance of a Gel Polymer Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202400086⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (22), pp.29077-29086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c19106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766470v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazolines with Cholesterol Lipid Anchor for Fast Intracellular Delivery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A recent state of art on polyoxazoline-containing antifouling coatings for biological and environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.107993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.107993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202400148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04748321v1</w:t>
+                <w:t xml:space="preserve">hal-04286085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D printing of hydrogels based on poly(oxazoline) and poly(acrylamide) copolymers by stereolithography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brossier</w:t>
+                <w:t xml:space="preserve">Dual Responsive Emulsions Based on Amphiphilic Elastin-like Polypeptide Bioconjugates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Dongxu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Volpi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anita Coeurvolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma00665d⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (12), pp.1923-1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642809v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Iron Oxide Nanoparticles Coated by Coumarin-Bound Copolymer for Enhanced Magneto- and Photothermal Heating and Luminescent Thermometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+                <w:t xml:space="preserve">One step beyond for CNSL‐based plasticizers for PVC: Use of cardol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Gartili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Sene</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14110906⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (11), pp.2400086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202400086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620810v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyols from cashew nut shell liquid (CNSL): corner-stone building blocks for cutting-edge bio-based additives and polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Rojtman</w:t>
+                <w:t xml:space="preserve">Polyoxazolines with Cholesterol Lipid Anchor for Fast Intracellular Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Sabrina Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxinne Denis</w:t>
+                <w:t xml:space="preserve">Jean‐marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sirvent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (43), pp.4375-4415. </w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4PY00851K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202400148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768483v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various lipid anchors on amphiphilic polyoxazolines to reach efficient intracellular delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4D printing of hydrogels based on poly(oxazoline) and poly(acrylamide) copolymers by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Taddeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anita Coeurvolan</w:t>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Colpaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jason Richard</w:t>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123103⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.2750-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00665d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192848v1</w:t>
+                <w:t xml:space="preserve">hal-04642809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of polymers to overcome ongoing challenges in the field of extracellular vesicles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic Iron Oxide Nanoparticles Coated by Coumarin-Bound Copolymer for Enhanced Magneto- and Photothermal Heating and Luminescent Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12386⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14110906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369573v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards N-rich solid polymer electrolytes for Li-ion batteries?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Salles</w:t>
+                <w:t xml:space="preserve">Polyols from cashew nut shell liquid (CNSL): corner-stone building blocks for cutting-edge bio-based additives and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rojtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chaudoy</w:t>
+                <w:t xml:space="preserve">Maxinne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapinte</w:t>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma00494e⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (43), pp.4375-4415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4PY00851K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284898v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fabrication of Shape-Memory polymer networks based on coumarin Photo-Dimerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brossier</w:t>
+                <w:t xml:space="preserve">Exploring the role of polymers to overcome ongoing challenges in the field of extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Morille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.e12386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04284593v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazoline hydrogels fabricated by stereolithography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Various lipid anchors on amphiphilic polyoxazolines to reach efficient intracellular delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Taddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Coeurvolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.2681-2691. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 642, pp.123103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2bm00138a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653724v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNSL, a Promising Building Blocks for Sustainable Molecular Design of Surfactants: A Critical Review</w:t>
+                <w:t xml:space="preserve">Towards N-rich solid polymer electrolytes for Li-ion batteries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Roy</w:t>
+                <w:t xml:space="preserve">L. Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Fajardie</w:t>
+                <w:t xml:space="preserve">M. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte B. Lepoittevin</w:t>
+                <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">V. Chaudoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (4), pp.1443. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (22), pp.5740-5752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27041443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00494e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582761v1</w:t>
+                <w:t xml:space="preserve">hal-04284898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two routes for N-rich solid polymer electrolyte for all-solid-state lithium-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D fabrication of Shape-Memory polymer networks based on coumarin Photo-Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Artigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Chaudoy</w:t>
+                <w:t xml:space="preserve">Camille Chatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 388, pp.116086. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.111570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.116086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255162v1</w:t>
+                <w:t xml:space="preserve">hal-04284593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of amphiphilic polyoxazolines formulated or not in lipid nanocapsules with biological systems: evaluation from membrane models up to in vivo mice epidermis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Simon</w:t>
+                <w:t xml:space="preserve">Polyoxazoline hydrogels fabricated by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bellard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marcotte</w:t>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.10.009⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2681-2691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2bm00138a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833673v1</w:t>
+                <w:t xml:space="preserve">hal-03653724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical interactions of nanoformulations based on polyoxazolines with a skin surface model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">CNSL, a Promising Building Blocks for Sustainable Molecular Design of Surfactants: A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fajardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picard</w:t>
+                <w:t xml:space="preserve">Benedicte B. Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Calixto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127027⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27041443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334558v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Volpi</w:t>
+                <w:t xml:space="preserve">Two routes for N-rich solid polymer electrolyte for all-solid-state lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+                <w:t xml:space="preserve">Victor Chaudoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (9), pp.3873-3883. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 388, pp.116086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.116086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364511v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of amphiphilic polyoxazolines formulated or not in lipid nanocapsules with biological systems: evaluation from membrane models up to in vivo mice epidermis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Madau</w:t>
+                <w:t xml:space="preserve">Elisabeth Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+                <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rihouey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Nathalie Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343723v1</w:t>
+                <w:t xml:space="preserve">hal-03833673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Poly(Trimethylene Carbonate) from Amine Group Initiation: Role of Urethane Bonds in the Crystallinity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of the physicochemical interactions of nanoformulations based on polyoxazolines with a skin surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Devoisselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13020280⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 626, pp.127027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146366v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazolines based lipid nanocapsules for topical delivery of antioxidants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Marcotte</w:t>
+                <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morille</w:t>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119126⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.3873-3883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037735v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Alkyl Sulfur‐Functionalized Oleic Acid‐Based Polymethacrylates and Their Application as Viscosity Index Improvers in a Mineral Paraffinic Lube Oil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mild and straightforward one-pot hyaluronic acid functionalization through termination of poly-(2-alkyl-2-oxazoline)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Negrell</w:t>
+                <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aocs.12316⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.124059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500509v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosoluble phosphonic acid functionalized poly(2‐ethyl‐2‐oxazoline) chelating polymers for the sorption of metallic cations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Poly(Trimethylene Carbonate) from Amine Group Initiation: Role of Urethane Bonds in the Crystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (20), pp.2875-2886. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20200487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13020280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150406v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Briou</w:t>
+                <w:t xml:space="preserve">Polyoxazolines based lipid nanocapsules for topical delivery of antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Duc Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">L. Lionnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+                <w:t xml:space="preserve">N. Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+                <w:t xml:space="preserve">M. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579, pp.119126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428699v1</w:t>
+                <w:t xml:space="preserve">hal-03037735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and prospects in nano drug delivery systems using lipopolyoxazolines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Alkyl Sulfur‐Functionalized Oleic Acid‐Based Polymethacrylates and Their Application as Viscosity Index Improvers in a Mineral Paraffinic Lube Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Begu</w:t>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapinte</w:t>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119536⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (3), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868116v1</w:t>
+                <w:t xml:space="preserve">hal-02500509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid-Based Radically Polymerizable Monomers: From Novel Poly(meth)acrylates to Cutting-Edge Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01156⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987149v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Spectroscopic Characterization of Si-Coated Vegetable Oils and their Application in In Situ Curing of Hybrid Coatings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrosoluble phosphonic acid functionalized poly(2‐ethyl‐2‐oxazoline) chelating polymers for the sorption of metallic cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201800231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (20), pp.2875-2886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20200487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086660v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidized Oleic Acid‐Based Polymethacrylates as Viscosity Index Improvers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Recent advances and prospects in nano drug delivery systems using lipopolyoxazolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Devoisselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Begu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aocs.12187⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585, pp.119536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088457v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleic acid-based poly(alkyl methacrylate) as bio-based viscosity control additive for mineral and vegetable oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Fatty Acid-Based Radically Polymerizable Monomers: From Novel Poly(meth)acrylates to Cutting-Edge Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lomège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.24896⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.4-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971387v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-endocrine disruptor effect for cardanol based plasticizer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Preparation and Spectroscopic Characterization of Si-Coated Vegetable Oils and their Application in In Situ Curing of Hybrid Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lemor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.060⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.1800231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201800231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966233v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epoxidized Oleic Acid‐Based Polymethacrylates as Viscosity Index Improvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (4), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aocs.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358698v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic polymers based on polyoxazoline as relevant nanovectors for photodynamic therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleic acid-based poly(alkyl methacrylate) as bio-based viscosity control additive for mineral and vegetable oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (32), pp.4973-4982. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Films and Membranes, 59 (S1), pp.E164-E170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9tb00118b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.24896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276059v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazoline associated with cardanol for bio-based linear alkyl benzene surfactants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-endocrine disruptor effect for cardanol based plasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.5763⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067105v1</w:t>
+                <w:t xml:space="preserve">hal-01966233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable vegetable oil/silica hybrid microparticles for poorly water-soluble drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceïla Doufène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, pp.118478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974331v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of plant oil-based amide copolymethacrylates and their use as viscosity index improvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Lomège</w:t>
+                <w:t xml:space="preserve">Amphiphilic polymers based on polyoxazoline as relevant nanovectors for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Mohring</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (32), pp.4973-4982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9tb00118b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907227v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid-based methacrylate polymers as viscosity modifiers for mineral oils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgrma.18.00014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876804v1</w:t>
+                <w:t xml:space="preserve">hal-01974331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardanol-Based and Formaldehyde-Free Flexible Phenolic Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polyoxazoline associated with cardanol for bio-based linear alkyl benzene surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201800175⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.755-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.5763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832078v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile One-Step Synthesis of Polyoxazoline-Coated Iron Oxide Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+                <w:t xml:space="preserve">Synthesis of plant oil-based amide copolymethacrylates and their use as viscosity index improvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mohring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201802234⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.435-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942344v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonated Lipids as Primary Plasticizers for PVC with Improved Flame Retardancy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fatty acid-based methacrylate polymers as viscosity modifiers for mineral oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lomège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201800062⟩</w:t>
+              <w:t xml:space="preserve">Green materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.97 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgrma.18.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943617v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-responsive amphiphilic graft copolymers based on coumarin and polyoxazoline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cardanol-Based and Formaldehyde-Free Flexible Phenolic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00682A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (7), pp.1800175-1800183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201800175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990667v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic photo-induced triblock polyoxazoline through coumarin dimerization: Efficient synthetic tool for nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facile One-Step Synthesis of Polyoxazoline-Coated Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.024⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (42), pp.11898-11901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201802234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487016v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Switchable Nanoparticles Based on Amphiphilic Diblock, Triblock and Heterograft Polyoxazoline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphonated Lipids as Primary Plasticizers for PVC with Improved Flame Retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Bocqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Korchia</w:t>
+                <w:t xml:space="preserve">Valérie Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bouilhac</w:t>
+                <w:t xml:space="preserve">Joël Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Aubert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7RA07094B⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (8), pp.1800062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201800062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581441v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol-based co-oligomers by free-radical chain transfer polymerization: Towards reactive polymers bearing acetal and/or carbonate groups with enhanced properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV-responsive amphiphilic graft copolymers based on coumarin and polyoxazoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Raoul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.491-502. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00682A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582479v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable amphiphilic graft copolymers bearing fatty chains and polyoxazoline: synthesis and self-assembly behavior in solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphiphilic photo-induced triblock polyoxazoline through coumarin dimerization: Efficient synthetic tool for nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rayeroux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cécile Bouilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.636-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7PY00632B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990663v1</w:t>
+                <w:t xml:space="preserve">hal-01487016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-Switchable Nanoparticles Based on Amphiphilic Diblock, Triblock and Heterograft Polyoxazoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+                <w:t xml:space="preserve">A Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Massiera</w:t>
+                <w:t xml:space="preserve">C Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Etienne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42690-42698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RA07094B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627752v1</w:t>
+                <w:t xml:space="preserve">hal-01581441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Thermo-Sensitivity of Micellar Systems through a Blending Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+                <w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Cerf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00455⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599918v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of surfactants by polymerization of glycerol (meth)acrylates with fatty acids derivatives as chain ends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Glycerol-based co-oligomers by free-radical chain transfer polymerization: Towards reactive polymers bearing acetal and/or carbonate groups with enhanced properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Raoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0392-8⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390632v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant oil-based epoxy resins from fatty diamines and epoxidized vegetable oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tunable amphiphilic graft copolymers bearing fatty chains and polyoxazoline: synthesis and self-assembly behavior in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rayeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.062⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7PY00632B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162088v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodimerization as an alternative to photocrosslinking of nanoparticles: proof of concept with amphiphilic linear polyoxazoline bearing coumarin unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tuning the Thermo-Sensitivity of Micellar Systems through a Blending Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5py00834d⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4307 - 4315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183868v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidic polyols using Thiol-ene/yne strategy for crosslinked Polyurethanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Synthesis of surfactants by polymerization of glycerol (meth)acrylates with fatty acids derivatives as chain ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science: Part A, General papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.968-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0392-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072015v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic copolymers based on polyoxazoline and grape seed vegetable oil derivatives: Self-assemblies and dynamic light scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plant oil-based epoxy resins from fatty diamines and epoxidized vegetable oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1626-1⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.536-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924809v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Poly(oxazoline)-b-Poly(acrylate) Amphiphilic Copolymers: From Synthesis by Polymer-Polymer Coupling to Self-Organization in Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photodimerization as an alternative to photocrosslinking of nanoparticles: proof of concept with amphiphilic linear polyoxazoline bearing coumarin unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26474⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (33), pp.6029-6039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5py00834d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781208v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of renewable feedstock in UV-curable materials - a new age for polymers and green chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipidic polyols using Thiol-ene/yne strategy for crosslinked Polyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of polymer science: Part A, General papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1597-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.12.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00820481v1</w:t>
+                <w:t xml:space="preserve">hal-01072015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilization by coating of silylated polyoxazoline using sol-gel process</w:t>
+                <w:t xml:space="preserve">Well-Defined Poly(oxazoline)-b-Poly(acrylate) Amphiphilic Copolymers: From Synthesis by Polymer-Polymer Coupling to Self-Organization in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Alexis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Brieuc Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.09.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.1118-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00792991v1</w:t>
+                <w:t xml:space="preserve">hal-00781208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various radical polymerizations of glycerol-based monomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amphiphilic copolymers based on polyoxazoline and grape seed vegetable oil derivatives: Self-assemblies and dynamic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Raoul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201200202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773267v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembly of amphiphilic polymers based on polyoxazoline and vegetable oil derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrophilization by coating of silylated polyoxazoline using sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.519-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2py20840g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00785562v1</w:t>
+                <w:t xml:space="preserve">hal-00792991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Amphiphilic Polymers Based on Fatty Acids and Glycerol-Derived Monomers - A Study of Their Self-Assembly in Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edson Minatti</w:t>
+                <w:t xml:space="preserve">The use of renewable feedstock in UV-curable materials - a new age for polymers and green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Koleilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.932-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201300483⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00921858v1</w:t>
+                <w:t xml:space="preserve">hal-00820481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-property relationships in polyhydroxyurethanes produced from terephthaloyl dicyclocarbonate with various polyamines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Benyahya</w:t>
+                <w:t xml:space="preserve">Various radical polymerizations of glycerol-based monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Yann Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4257⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115, pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201200202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747665v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Synthesis of Amphiphilic Diblock Copolymers of Poly(styrene) and Poly(2-methyl-2-oxazoline) by the Direct Combination of Reverse Iodine Transfer Polymerization (RITP) and Cationic Ring-Opening Polymerization (CROP) Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Amphiphilic Polymers Based on Fatty Acids and Glycerol-Derived Monomers - A Study of Their Self-Assembly in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Rotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Dien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201300483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.26291⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00748918v1</w:t>
+                <w:t xml:space="preserve">hal-00921858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of triazole-linked poly(e-caprolactone)-graft-poly(2-methyl-2-oxazoline) copolymers as potential drug carriers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis and self-assembly of amphiphilic polymers based on polyoxazoline and vegetable oil derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48, pp.2879-2881. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1445-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc30191a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2py20840g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671757v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to modulate chemical structure of polyoxazolines by appropriate functionalization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of triazole-linked poly(e-caprolactone)-graft-poly(2-methyl-2-oxazoline) copolymers as potential drug carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerm Brieuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201200266⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.2879-2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30191a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739811v1</w:t>
+                <w:t xml:space="preserve">hal-00671757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the synthesis of polyhydroxyurethanes using dynamic rheometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to modulate chemical structure of polyoxazolines by appropriate functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4159⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (19), pp.1600-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201200266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00708510v1</w:t>
+                <w:t xml:space="preserve">hal-00739811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(tris(hydroxymethyl)acrylamidomethane)-based copolymers: a new class of acid-labile thermosensitive polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">One-Pot Synthesis of Amphiphilic Diblock Copolymers of Poly(styrene) and Poly(2-methyl-2-oxazoline) by the Direct Combination of Reverse Iodine Transfer Polymerization (RITP) and Cationic Ring-Opening Polymerization (CROP) Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rayeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2py20309j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.4589-4593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722471v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Biobased Polyols by Thiol-Ene Coupling from Vegetable Oils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structure-property relationships in polyhydroxyurethanes produced from terephthaloyl dicyclocarbonate with various polyamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.1666-1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma102884w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00587652v1</w:t>
+                <w:t xml:space="preserve">hal-00747665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Biobased Epoxy Resin from Vegetable Oils: From the Synthesis of the Precursors by Thiol-ene Reaction to the Study of the Final Material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimization of the synthesis of polyhydroxyurethanes using dynamic rheometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24674⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.918-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587993v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Investigations on Kinetics and Polymerization Mechanism of Oxazolines Initiated by Iodine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Poly(tris(hydroxymethyl)acrylamidomethane)-based copolymers: a new class of acid-labile thermosensitive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Antoniacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Jean Jacques</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma1009808⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.2502-2507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py20309j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505205v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyoxazolines Using Glycerol Carbonate Derivative and End Chains Functionalization via Carbonate and Isocyanate Routes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Biobased Polyols by Thiol-Ene Coupling from Vegetable Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma102884w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.24188⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00512378v1</w:t>
+                <w:t xml:space="preserve">hal-00587652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of cotelomerization of 3-(trimethoxysilyl)propylmethacrylate and perfluorodecylacrylate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Fully Biobased Epoxy Resin from Vegetable Oils: From the Synthesis of the Precursors by Thiol-ene Reaction to the Study of the Final Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (11), pp.2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367170v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxide grafted PDMS: hydrosilylation reaction study and thiol-ene chemistry as an alternative pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fleury</w:t>
+                <w:t xml:space="preserve">Novel Investigations on Kinetics and Polymerization Mechanism of Oxazolines Initiated by Iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerm Brieuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Estur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+                <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 210, pp.1933-1941. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.5964-5970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.200900310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma1009808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438513v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Silica Nanoparticles by Grafting of Copolymers Containing Organosilane and Fluorine Moities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Polyoxazolines Using Glycerol Carbonate Derivative and End Chains Functionalization via Carbonate and Isocyanate Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nielloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47, pp.4617-4628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.23513⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 48, pp.4027-4035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412444v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic polyoxazoline surfactants based on renewable source: Synthesis, surface and bulk properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetics of cotelomerization of 3-(trimethoxysilyl)propylmethacrylate and perfluorodecylacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2009.04.008⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.1198-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379102v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3,6-Divinyl-1,2,4,5-Tetrazine, the First Member of the Elusive Vinyltetrazine Family</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modification of Silica Nanoparticles by Grafting of Copolymers Containing Organosilane and Fluorine Moities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.731-734. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.4617-4628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0028-1087818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.23513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379187v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface initiated ring-opening metathesis polymerization of norbornene onto Wang and Merrifield resins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonionic polyoxazoline surfactants based on renewable source: Synthesis, surface and bulk properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2007.06.028⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.643-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182191v1</w:t>
+                <w:t xml:space="preserve">hal-00379102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Ring-Opening Metathesis Polymerization(ROMP) Reactivity ofendo-andexo-Norbornenylazlactone Using Ruthenium Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Peroxide grafted PDMS: hydrosilylation reaction study and thiol-ene chemistry as an alternative pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 205 (6), pp.824-833. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.200300120⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 210, pp.1933-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.200900310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365735v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring Opening Metathesis Polymerization(ROMP) ofcis- andtrans-3,4-Bis(acetyloxymethyl)cyclobut-1-enes and Synthesis of Block Copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 3,6-Divinyl-1,2,4,5-Tetrazine, the First Member of the Elusive Vinyltetrazine Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Frémont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Pasquinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.200300224⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.731-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1087818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02355082v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-opening metathesis polymerization (ROMP) of isomerically pure functional monomers and acyclic diene metathesis depolymerization (retro-ADMET) of functionalized polyalkenamers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Surface initiated ring-opening metathesis polymerization of norbornene onto Wang and Merrifield resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Reyx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 276 (1-2), pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2007.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and Ring-Opening Metathesis Polymerization(ROMP) Reactivity ofendo-andexo-Norbornenylazlactone Using Ruthenium Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 205 (6), pp.824-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.200300120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ring Opening Metathesis Polymerization(ROMP) ofcis- andtrans-3,4-Bis(acetyloxymethyl)cyclobut-1-enes and Synthesis of Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 205 (9), pp.1238-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.200300224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ring-opening metathesis polymerization (ROMP) of isomerically pure functional monomers and acyclic diene metathesis depolymerization (retro-ADMET) of functionalized polyalkenamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Reyx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 190 (1-2), pp.117-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1381-1169(02)00229-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11448,480 +11820,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux agents plastifiants, leur procédé de préparation et leur utilisation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Gartili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3134105. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nappe de fibre de laine végétale imprégnée par une huile végétale époxydée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2973813. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHEET OF VEGETABLE WOOL FIBRE IMPREGNATED WITH AN EPOXIDISED VEGETABLE OIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : WO2012136940. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fonctionnalisation d'un substrat textile en vue de lui conférer des propriétés hydrophobes et oléophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merenna Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 0900559. 2009, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11931,926 +12303,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased plasticizers from cashew nutshell byproduct for PVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Gartili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Briou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation of polyoxazoline nano-vectors for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Heaugwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélia Cerlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCM-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of mesenchymal stem cells derived extracellular vesicles for plasma stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Erraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.T Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano Annual Meeting, 2021, Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Cross-linking Process and By-products on Space Charge Build-up in Materials for HVDC Cable Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Intl. Electrical Insulation Conference INSUCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of croos-linking process and by-products on space charge buid up in materials for HVDC cable insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Electrical Insulation Conference (INSUCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Space-Charge Build-up in Materials for HVDC Cable Insulation in Relationship with Manufacturing Conditions, Morphology and Cross-linking By-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tran Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intl. Conf. on Solid Dielectrics ICSD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of amphiphilic diblock copolymers of poly(styrene) and poly(2-methyl-2-oxazoline) by the direct combination of reverse iodine transfer polymerization (RITP) and cationic ring-opening polymerization (CROP) processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rayeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Denver, United States. pp.665-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomatériaux : Applications des biopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomatériaux : Applications des biopolymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Balaruc -les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12860,144 +13232,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nonionic surfactant from Castor oil and Polyoxazoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jean Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardi Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charnay Clarence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId411"/>
+      <w:footerReference w:type="default" r:id="rId425"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13144,51 +13516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Gartili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12955" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojtman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ibn Elfekih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.122748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SU00282B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mortier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03671-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00564c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04286085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107993" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Zhou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Coeurvolan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Sabrina Reichel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Devoisselle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400148" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00665d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04620810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane F&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110906" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sirvent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00851K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Taddeo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04369573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12386" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2bm00138a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fajardie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04255162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Artigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chaudoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.116086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bellard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03334558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Calixto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Devoisselle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020280" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lom&#232;ge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200487" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01156" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086660v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800231" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088457v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24896" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966233v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Robin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5763" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mohring" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.18.00014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800062" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Korchia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00682A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487016v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korchia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouilhac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Robin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lapinte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA07094B" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582479v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Dien Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990663v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rayeroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PY00632B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0392-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Stemmelen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.062" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00834d" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27159" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924809v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1626-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillerm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26474" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820481v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fertier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Koleilat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Giani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.12.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQ95HBH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00792991v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alexis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.09.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200202" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20840g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921858v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Rotta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLCV7PTP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747665v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4257" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2635GF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26291" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P4PXG6P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739811v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200266" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4159" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B230DAF2FAAFA930328E3051082F392B35149C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102884w" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Pessel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24674" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7078002C3B00C41C881B8BE1280B7B4A7297CEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505205v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jean Jacques" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1009808" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giardi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nielloud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24188" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/695081E5C40EE6D533D1532E9C68450D2BEBE618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.035" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Estur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200900310" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C66C00666A471A123E02EC56CB0B17BF68BECC00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412444v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23513" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379102v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.04.008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pican" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beller" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1087818" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7KHT48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365735v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brosse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300120" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F1H7B1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02355082v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300224" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F47E01A2C8B3A3E76E347EB6FF04E688558341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365743v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reyx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-1169(02)00229-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4V4X7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J&#233;go" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Gartili" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746141v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746142v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527091v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenna Guilhem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Colin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969547v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882839v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Anh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908813v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882866v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378169v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378131v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giardi Chlo&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnay Clarence" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauran Mama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Kammakakam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali Hassani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Streiber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Adermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bachmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202517605" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Gartili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ibn Elfekih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.122748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojtman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04891092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-Georges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SU00282B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202424400" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70084" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mortier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03671-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Caillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00564c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04286085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Coeurvolan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Sabrina Reichel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Devoisselle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00665d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04620810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane F&#233;ron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110906" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sirvent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00851K" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04369573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12386" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Taddeo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2bm00138a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fajardie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041443" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04255162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Artigues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chaudoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.116086" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bellard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.10.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03334558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Calixto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Devoisselle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lom&#232;ge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Robin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12316" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200487" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02868116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119536" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01156" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800231" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12187" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24896" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966233v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.060" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358698v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118478" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Robin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5763" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907227v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mohring" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.18.00014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832078v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800175" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943617v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800062" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Korchia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00682A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korchia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouilhac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Robin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lapinte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA07094B" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Dien Pham" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raoul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rayeroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PY00632B" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390632v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0392-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Stemmelen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.062" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183868v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00834d" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27159" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781208v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillerm" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26474" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924809v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1626-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00792991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alexis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.09.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820481v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fertier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Koleilat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Giani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.12.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JQ95HBH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773267v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200202" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921858v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Rotta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300483" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLCV7PTP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20840g" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739811v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200266" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26291" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P4PXG6P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747665v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4257" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2635GF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4159" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B230DAF2FAAFA930328E3051082F392B35149C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587652v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102884w" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587993v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Pessel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24674" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7078002C3B00C41C881B8BE1280B7B4A7297CEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505205v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jean Jacques" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1009808" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512378v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giardi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nielloud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24188" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/695081E5C40EE6D533D1532E9C68450D2BEBE618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pardal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.035" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412444v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23513" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379102v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.04.008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438513v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Estur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200900310" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C66C00666A471A123E02EC56CB0B17BF68BECC00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379187v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pican" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beller" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1087818" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.06.028" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7KHT48-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365735v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brosse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300120" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F1H7B1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02355082v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200300224" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F47E01A2C8B3A3E76E347EB6FF04E688558341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365743v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reyx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-1169(02)00229-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4V4X7N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500210v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J&#233;go" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Gartili" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746141v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746142v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527091v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenna Guilhem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Colin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969547v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970794v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Erraji" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T Benkhaled" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882839v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Anh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908813v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882866v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630384v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378169v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378131v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giardi Chlo&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnay Clarence" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>