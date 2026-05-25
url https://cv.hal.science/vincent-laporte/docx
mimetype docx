--- v0 (2026-03-23)
+++ v1 (2026-05-25)
@@ -2960,260 +2960,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of a C Value Analysis Based on Abstract Interpretation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+                <w:t xml:space="preserve">Plan B: A Buffered Memory Model for Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Maroneze</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Jagannathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS - 20th Static Analysis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.324-344</w:t>
+              <w:t xml:space="preserve">Proc. of the 40th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812515v1</w:t>
+                <w:t xml:space="preserve">hal-00924716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan B: A Buffered Memory Model for Java</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Demange</w:t>
+                <w:t xml:space="preserve">Formal Verification of a C Value Analysis Based on Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhao</w:t>
+                <w:t xml:space="preserve">André Maroneze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 40th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SAS - 20th Static Analysis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.324-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924716v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3711,51 +3711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04663857v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arranz Olmos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Blatter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arranz-Olmos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jancar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.644-667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i1.375-397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Jagannathan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04632106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitchanok Chuengsatiansup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676641.3716015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595591v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bacelar Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupressoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68379-4_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04218417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i3.164-193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basavesh Ammanaghatta Shivakumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP46215.2023.10179418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarn Priya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548606.3560689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP40000.2020.00028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baritel-Ruet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319535.3363211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dupressoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fournet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04452421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01285624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00636445v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04663857v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arranz Olmos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Blatter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arranz-Olmos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jancar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.644-667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i1.375-397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Jagannathan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04632106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitchanok Chuengsatiansup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676641.3716015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595591v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bacelar Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupressoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68379-4_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04218417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i3.164-193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basavesh Ammanaghatta Shivakumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP46215.2023.10179418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarn Priya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548606.3560689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP40000.2020.00028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baritel-Ruet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319535.3363211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dupressoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fournet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04452421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01285624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00636445v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>