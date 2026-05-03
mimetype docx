--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Laude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent Laude, directeur de recherche à l'Institut FEMTO-ST, CNRS UMR 6174</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8930-8797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105643998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-4484-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômé de l’École Supérieure d'Optique (maintenant Institut d'Optique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) en 1990, Vincent Laude a obtenu un doctorat de physique, spécialité Optique et Photonique, de l'Université Paris-Sud (1994) et l'habilitation à diriger des recherches de l'Université de Franche-Comté (2002). Il fut chercheur au Laboratoire Central de Recherche de Thomson-CSF de 1995 à 1999, où il travaillait sur le traitement optique de l'information, puis à Thomson-CSF Microsonics en 2000, où il travaillait sur la modélisation des transducteurs à ondes acoustiques de surface. Il est entré au Centre National de la Recherche Scientifique (CNRS) en octobre 2000, tout d'abord comme chargé de recherche puis comme directeur de recherche à partir de 2006. Il a été directeur du département MN2S de 2020 à 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur la propagation des ondes acoustiques et élastiques dans les micro & nanostructures, en particulier les cristaux phononiques et les métamatériaux, ainsi que sur les aspects topologiques des ondes. Il étudie également les interactions acousto-optiques confinées spatialement, par exemple dans les cristaux phoxoniques et les fibres et guides optiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Laude a publié plus de 200 articles dans les revues internationales à comité de lecture. Il est animateur du GDR Ondes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gdr-ondes.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Il a reçu le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Carl Hellmuth Hertz Ultrasonics Award</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, prix de IEEE/UFFC, en 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (203)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterials and Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Craster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-70163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic elastic properties of synthetic and natural fibers determined by micro-Brillouin light spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (35), pp.355302 (10). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/adfb8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of joint refractive index and phonon velocity estimation using Brillouin light backscattering in the platelet geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (22), pp.223103 (6). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0274234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Lamb waves in coupled-resonator viscoelastic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ke Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ming Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.109790. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin light spectroscopy of high-frequency guided elastic waves in CoFeB-multilayers on lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (28), pp.285302. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/adea84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong shape-dependent intensity of inelastic light scattering by gold nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.205431. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.205431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio wave attenuation by a large-scale photonic crystal sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Röhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Zichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Thränhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.12317. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant band gaps in a phononic crystal with touching solid inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Röhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Thränhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaudeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (5), pp.054055. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.054055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex dispersion relation of Rayleigh-Bloch waves trapped by slow inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.L220101. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/195c-gy6f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid hollow octet truss lattices that are stable at low relative density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penghui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.106068. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Coercivity in Surface Acoustic Wave Driven Ferromagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Kavilen Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Tremblais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Nguyen Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoudi Ourdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (9), pp.4055-4064. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.5c00250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep and Elastically Stable Mechanical Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (11), pp.111002 (12). </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry of the coupling between surface acoustic waves and spin waves in synthetic antiferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lopes Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausrine Bartasyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (10), pp.104416 (13). </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.104416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity of subsonic and hypersonic surface acoustic waves on silicon with native oxide layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.062201 (4). </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0210667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable Phase-Amplitude-Phase Acoustic Metasurface for the Implementation of Arbitrary Impedance Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ze Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo-Run Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Sheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.0502. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/research.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-step auxetic metamaterial with instability regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penghui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.113040. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping with symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Prodan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (1), pp.16004. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad3053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable frequency demultiplexer using coupled- resonator elastic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ming Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Ran Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.071701 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized acoustic impedance metasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ze Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.34 (9). </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01529-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Flexible and Programmable Negative Stiffness Mechanical Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaili Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.2200400. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202200400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable and Variable-Stiffness Robotic Skins for Pneumatic Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weinan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingtian Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.2300285 (11). </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202300285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-tunable phononic waveguides for manipulation of guided Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ke Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.e11 (11). </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pma.2023.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Emerging topics in nanophononics and elastic, acoustic, and mechanical metamaterials: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia O Krushynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro M Aragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama R Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.659-686. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2022-0671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-broadband passive acoustic metasurface for wide-angle carpet cloaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Tao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Xiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.109414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Thermomechanical metamaterials for soft microrobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Moughames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Huaroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-021-00189-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in one-dimensional fluid-saturated porous phononic crystals with partial-open pore interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Jia Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.106227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optic cavity coupling in 2D phoxonic crystal with combined convex and concave holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.123104 (15). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing thermal energy harvesting devices with natural materials through optimized microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.120948. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.120948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Lamb waves in reconfigurable phononic crystal waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apl Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.081110 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap at megahertz frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Moughames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (6), pp.063507. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0033615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and properties of phononic crystal waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apl Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.080701 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective anisotropy of periodic acoustic and elastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.215106 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of resonant modes and Bloch waves in acoustoelastic phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.144303 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal isotropic, reusable truss lattice material with near-zero Poisson’s ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Moughames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.101048. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2020.101048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of topologically guided water waves within non-hexagonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehul P Makwana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard V Craster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (13), pp.131603. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5141850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent waves in two-dimensional fluid-saturated porous metamaterials with a transversely isotropic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Wei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), pp.184301 (13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of topologically guided water waves within non-hexagonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehul P Makwana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard V Craster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.131603 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to mechanical metamaterials and their effective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (7-8), pp.751-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-weight shell-lattice metamaterials for mechanical shock absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzheng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.105288 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Resonances of a Chain of Coupled Phononic Microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwester Bargiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.014022 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic Coupled-Resonator Waveguide Micro-Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwester Bargiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.6751 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex-Eigenfrequency Band Structure of Viscoelastic Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14), pp.2825 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cloaking of complex objects with the neutral inclusion and the coordinate transformation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangqiao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.045029 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole states and coherent interaction in surface-acoustic-wave coupled phononic resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.4583 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Brillouin Scattering and Optomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (18), pp.3745. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9183745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of topological gravity-capillary waves in a water wave crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.083031 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in one-dimensional fluid-saturated porous metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (13), pp.134304 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Homogeneous Polyhedral Heat Cloak and Its Realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ES Energy &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30919/esee8c361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent-wave tuning of a locally resonant sonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (23), pp.231901 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of coherent acoustic beams in solids by mixing of counterpropagating, detuned optical beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (10), pp.C77-C82. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.000C77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeled spectrum in the transmission of phononic crystal waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Wei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 437, pp.410-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency band gap in cross-like holey phononic crystal strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (4), pp.045601 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic excitation method for calculating the resolvent band structure of periodic media and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (22), pp.224110 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Brillouin scattering spectrum and coherent Brillouin gain in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.907 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra‐Wide Band Gap in Two‐Dimensional Phononic Crystal with Combined Convex and Concave Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.1700317 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding and splitting Lamb waves in coupled-resonator elastic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 206, pp.588 - 593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differential optical interferometer for measuring short pulses of surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurupa Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Teyssieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two methods to broaden bandwidth of a nonlinear piezoelectric bimorph power harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (3), pp.031008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Wave Coupling to Single Phononic Subwavelength Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.034016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable fluid-filled phononic metastrip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.041906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple low-frequency broad band gaps generated by a phononic crystal of periodic circular cavity sandwich plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.294-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraordinary nonlinear transmission modulation in a doubly resonant acousto-optical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alabiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), pp.1245-1250. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.001245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable phononic crystal circuits formed by coupled acoustoelastic resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (014006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Near-Field Coupling between Acoustic Resonators Grafted onto a Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (11), pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bragg band gaps in anisotropic phononic crystals analyzed with the empty lattice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei A Maznev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (14), pp.3269-3372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystals: Harnessing the propagation of sound, elastic waves, and phonons (foreword)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.497-499. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of surface elastic waves along a linear chain of pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdulridha Lethawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.121708. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian description of Brillouin scattering and electrostriction in nanoscale optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.125003 (13). </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/12/125003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced structural sensitivity of hybrid-mode acoustic phonons in axially-varying photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (18), pp.23329-23338. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.023329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of surface waves in a micron-scale phononic crystal line-defect waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081903. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in two-dimensional viscoelastic metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (10), pp.104110 (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of single-mode waveguides for enhanced light-sound interaction in honeycomb-lattice silicon slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115, pp.064302. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin light scattering from surface acoustic waves in a sub-wavelength diameter optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5242 (6). </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction and control of stimulated Brillouin scattering in polymer-coated chalcogenide optical microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.482 - 485. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling light-sound interaction in nanoscale cavities and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.413-440. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2014-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of surface waves on one-dimensional solid-fluid phononic crystals and the beam displacement effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (12), pp.124202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous bandgaps in LiNbO3 phoxonic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Kastelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.16288-16297. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.016288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of phonons from electrostriction in small-core optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Physics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.042109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave guiding in a diffractionless high aspect ratio transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.113508. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4795939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided wave propagation along the surface of a one-dimensional solid-fluid phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.365305. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/36/365305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion relation of coupled-resonator acoustic waveguides formed by defect cavities in a phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.475301. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/47/475301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband evolution of phononic-crystal-waveguide eigenstates in real- and k-spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul H. Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaeisuke Nanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Profunser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3 : 3351. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep03351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazed phononic crystal grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.034108. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of optomechanical coupling in two-dimensional square lattice phoxonic crystal slab cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Jallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.205410. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.205410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resonances in phononic crystals and in random arrangements of pillars on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.104503. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeycomb Photonic Crystal Waveguides in a Suspended Silicon Slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Griol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.2056. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2219516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-radiative complete surface acoustic wave bandgap for finite-depth holey phononic crystal in lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didit Yudistira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.061912. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3684839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostriction and guidance of acoustic phonons in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.224304. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.224304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light modulation in phoxonic nanocavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Psarobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stefanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2011.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystal diffraction gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah W. Herbison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.034907. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3682113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch wave deafness and modal conversion at a phononic crystal boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), 041402 (11pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gaps and cavity modes in dual phononic and photonic strip waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.041901. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phononiques et phoXoniques : son et lumière pris au piège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.49. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20115449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gaps and waveguiding in phoxonic silicon crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.100-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of locally-resonant and Bragg band gaps for surface guided waves in a phononic crystal of pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.104201. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVB.83.104201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous guidance of slow photons and slow acoustic phonons in silicon phoxonic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.9690. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.009690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch wave deafness and modal conversion at a phononic crystal boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.041402. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-selective excitation of guided acoustic modes in a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (8), pp.7689-7694. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.007689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material loss influence on the complex band structure and group velocity in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (6), pp.064301 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface-guided waves in holey hypersonic phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (17), pp.1908. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3583982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material loss inﬂuence on the complex band structure and group velocity in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (6), pp.064301. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material anisotropy unveiled by random scattering of surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.3506. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3554424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of band gaps in the gigahertz range and deaf bands in a hypersonic aluminum nitride phononic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.4103. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3598425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Measurement of Boundary Waves at the Interface Between LiNbO3 and Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (7), pp.1655-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically tunable lithium niobate photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.131103. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3374886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual phononic and photonic band gaps in a periodic array of pillars deposited on a thin plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (13), pp.14301-14310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization state and level repulsion in two-dimensional phononic crystals and waveguides in the presence of material anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (18), pp.185401. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/18/185401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Omnidirectional Band Gap in a Three-Dimensional Phononic Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (7), pp.1621-1625. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced acousto-optic interactions in a one-dimensional phoxonic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Psarobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stefanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.174303. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.174303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally resonant surface acoustic wave band gaps in a two-dimensional phononic crystal of pillars on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.214303. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVB.81.214303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual phononic and photonic band gaps in a periodic array of pillars deposited on a thin plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.155405-1-7. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.155405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baddredine M. Assouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (7), pp.1649-1654. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous existence of phononic and photonic band gaps in periodic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (13), pp.14301. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed finite element/boundary element approach to simulate complex guided elastic wave periodic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (1), pp.014911. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14-fs high temporal quality injector for ultra-high intensity laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (7), pp.1374-1379. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2008.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent Bloch waves and the complex band structure of phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.092301. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.092301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective electroplated nickel mask for lithium niobate dry etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (9), pp.094109. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3125315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring simultaneous photonic and phononic band gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sadat Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.074912. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3243276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving surface acousto-optical interaction by high aspect ratio electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.113518. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3266017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy storage and dispersion of surface acoustic waves trapped in a periodic array of mechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (8), pp.093504. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3114543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrostatic Hybrid Elements Model for SAW transducers modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (3), pp.686-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified and stable scattering matrix formalism for acoustic waves in piezoelectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104, pp.064916-1-7. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2978219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subwavelength focusing of surface acoustic waves generated by an annular interdigital transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.094104. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2891055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided acoustic wave Brillouin scattering in photonic crystal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency surface acoustic waves excited on thin oriented LiNbO3 single crystal layers transferred onto silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (4), pp.870-876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete band gaps and deaf bands of triangular and honeycomb water-steel phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.044903. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2472650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete experimental characterization of stimulated Brillouin scattering in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (23), pp.15517-15522. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.015517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines of 1-3 piezoelectric composites dedicated to ultrasound imaging transducers, based on frequency band-gap considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122 (2), pp.786-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguiding in a complete band gap phononic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (5), pp.056601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of surface acoustic waves by a phononic crystal revealed by heterodyne interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.083517. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2768910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the extraordinary optical transmission by surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benattou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (23), pp.235427. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.235427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman-like light scattering from acoustic phonons in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip St. John Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo S. Wiederhecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo L. Fragnito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.4141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Green's function of a piezoelectric half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of damping effects of guided elastic waves at solid/fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.054907. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2168242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete band gaps in two dimensional phononic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.046610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave trapping in a periodic array of mechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.083515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for complete surface wave band gaps in a piezoelectric phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.065601(R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Brillouin scattering from multi-GHz-guided acoustic phonons in nanostructured photonic crystal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip St. John Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Wiederhecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.388-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institut FEMTO-ST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Labachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annales françaises des microtechniques et de chronométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (55), pp.23-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic bandgap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.045107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band–gap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal of Nanoscale and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, n° 3, p.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond harmonic pulses by extreme-ultraviolet chirped mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of micromachined-ultrasonic-transducer arrays operating in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Armati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full band gap for surface acoustic waves in a piezoelectric phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.036607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency SAW devices based on third harmonic generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brizoual L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.P3I-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality of the energy and group velocities of bulk acoustic waves in piezoelectric media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic finite element/boundary element modeling of capacitive micromachined ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (3), pp.034901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of guiding and filtering of acoustic waves in a two dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 220, pp.836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band-gap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, n° 4, pp.045107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic channel drop tunneling in a phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (26), pp.261912. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2158019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of waveguide and localized modes in a phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.570. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyadic Green's functions of a laminar plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.1157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginary branches of surface acoustic wave slowness curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apllied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96, pp.6895. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1813639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non periodic acoustic devices radiating in semi-infinite solids simulated by a combination of finite element analysis and a boundary element method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp. IEEE P1U-L-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided elastic waves along a rod-defect of a two-dimensional phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.067601. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.69.067601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast FEM/BEM Simulation of SAW Devices Via Asymptotic Waveform Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding and bending of acoustic waves in highly confined phononic crystal waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84, pp.4400. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1757642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of SAW devices built on statified media using a mixed finite element/boundary integral formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Soufyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96, pp.7731. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1758317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P-matrix based model for SAW grating waveguides taking into account modes conversion at the reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of periodic piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Francis Edoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Soufyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93, pp.702-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowness curves and characteristics of surface acoustic waves propagating obliquely in periodic finite-thickness electrode gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (2), pp.1235-1242. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1582237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering matrix method for acoustic waves in piezoelectric, fluid, and metallic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.6923-6931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane propagation of elastic waves in two-dimensional phononic band-gap materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.065602(R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface acoustic waves properties in some common crystal cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Camou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.1363-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer mechanical constants extraction using SAW and stratified Green's functions - Examples of SAW sensitivity to silica layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE Ultrason. Symp. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling characteristics of localized phonons in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.7944-7946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General solution of the coupled-wave equations of acousto-optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.2307-2314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Interface Acoustic Waves to the Nature of the Interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.2126-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer mechanical constants extraction using SAW and stratified Green's functions - Examples of SAW sensitivity to silica layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE Ultrason. Symp. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, I, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping and guiding of acoustic waves by defect modes in a full-band-gap ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.214301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of damping effects of SAW at solid/fluid interfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 4 Th Acoustic Wave Sensor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A least-action principle for the estimation of the slowness and the attenuation of pseudo surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93, pp.10084-10088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full 3-D plane-wave-expansion model for piezocomposite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 112, pp.943-952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oward a virtual laboratory for the design of acoustic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dogeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum, Special Issue of the Journal Revista de Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, XXX, pp.III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable scattering-matrix method for surface acoustic waves in piezoelectric multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.2544-2546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume index gratings in the intermediate and form-birefringence regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. L. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Plouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41, pp.6751-6762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise analysis of the measurement of group-delay in Fourier white-light interferometric cross-correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.1001-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided elastic waves in GaN-over-Sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Camou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schenck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.1053-1055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generally polarized acoustic waves trapped by high aspect ratio electrode gratings on piezoelectric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 90, pp.2492-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase control of ultrashort pulses by use of an acousto-optic programmable dispersive filter: pulse compression and shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verluise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spielmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, pp.575-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary dispersion control of ultrashort optical pulses using acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verluise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Migus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.138-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-crystal Hartmann wavefront scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39, pp.3838-3846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed photorefractive joint-transform correlator using optimized nonlinear filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rajbenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superluminal asymptotic tunneling times through 1D photonic band gaps in quarter-wave-stack dielectric mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input image spectral density estimation for real-time adaption of correlation filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Grunnet-Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.672-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-crystal active lens: application to image resolution enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 163, pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann wavefront scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24, pp.1796-1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the sensitivity of heterodyne detection to aberrations using a programmable liquid-crystal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 160, pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twisted-nematic liquid crystal active lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 153, pp.134-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction analysis of pixelated incoherent shadow casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 138, pp.394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian target location in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Formont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36, pp.2649-2659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical architectures for programmable filtering and correlation of microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tabourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45, pp.1467-1471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative group velocities in metal-film optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 137, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolution-kernel-based optimal trade-off filters for optical pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Grunnet-Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.3874-3879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of arbitrary real-valued correlation filters for the shadow-casting incoherent correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35 (26), pp.5267-5274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical architecture for adaptive filtering of microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chazelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21, pp.803-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of non-overlapping noise on regularized linear filters for pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (21), pp.2237-2239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Properties of nonlinear Global Filtering Techniques and Optimal Discriminant Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Javidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (20), pp.3915-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial fluctuations of optical field modulated with spatial light modulators and noisy input signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12 (6), pp.1338-1345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria characterization of coding domains with optimal Fourier Spatial Light Modulator filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (20), pp.4465-4471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear joint Fourier transform correlation: an optimal solution for adaptive image discrimination and input noise robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Javidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 19 (6), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase coding measurements of a liquid crystal television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 103, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (267)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-dependence of inelastic light scattering by gold nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin light scattering spectroscopy of high-frequency guided elastic waves in synthetic antiferromagnets on a thin film of lithium niobate on sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap for ultrasonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Moughames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Material Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Resolvent Band Structure of Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tucson, AZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided waves along a domain wall of a water wave crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Seismic Metamaterials: From Optics to Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of mechanical states in surface-coupled phononic resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Artificial Materials for Novel Wave Phenomena-Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided waves in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave propagation in complex and microstructured media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraordinary nonlinear transmission modulation in a doubly-resonant optomechanical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes: Advanced theoretical and numerical methods for waves in structured media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the spontaneous Brillouin scattering spectrum of microstructured optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Brillouin Light Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-mediated mechanical coupling of pillar pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective slowness surfaces for waves in anisotropic elastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Elastic, Electrical, Transport, and Optical Properties in Inhomogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonons in optical fibers and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Sound-enabled Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in coupled-resonator elastic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the dispersion of phonons from stochastic excitation of wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advances in mechanical metamaterials: from ultrasonic to seismic applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Coupled Phononic Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the PHONONS &amp; PTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Transmission Properties of Lamb Waves in a 1D Phononic Strip by Filling Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic generation of the phononic band structure of lossy and infinite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly-resonant metal ridge array for enhanced acousto-optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optomechanics and Brillouin Scattering: Fundamentals, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Isolation by Phononic Crystal with Symmetrical and Folding Beam Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating Auxiliary Elastic Resonances in Silica Microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo A Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optomechanics and Brillouin Scattering: Fundamentals, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly-resonant phoxonic crystal for enhanced acousto-optical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin scattering in optical microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Pacific Rim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin Scattering in Optical Microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabrel Tchahame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Pacific Rim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of single mechanical resonators through surface elastic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MecaQ Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Acoustic Waves Based on Coupled-Resonator Acoustic Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly-resonant metal ridge array for enhanced acousto-optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on MicroPhononics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and sound interaction in nanoscale waveguides and cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School on Acousto-Optics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial confinement of surface phonons in micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Petrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating Auxiliary Elastic Resonances in Silica Microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond M Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on OptoMechanics and Brillouin scattering, fundamentals, Applications and Technologies (WOMBAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Mechanical Resonators under Surface Acoustic Wave Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Nonlinear Acousto-Optical Modulation in a Periodic Array of Resonant Nanophotonic Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of light and sound interaction in nanoscale waveguides and cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optomechanics and Brillouin Scattering: Fundamentals, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of the band structure of open phononic crystals and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Phononic Crystals and Acoustic Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of surface Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabrel Tchahame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Optics, Photonics &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France. pp.1 - 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoxonic Crystals for Harnessing the Interaction of Light and Sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optical MEMS and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OMN.2016.7565814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Brillouin de surface dans une fibre optique microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Thématique GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of surface Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface Brillouin scattering in microstructured optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoacoustics in photonic microwires and microstructured fibers (Keynote presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la diffusion Brillouin de surface dans une fibre optique à cristal photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a differential interferometer setup using ultra-wideband SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurupa Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Teyssieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin Scattering in Optical Microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabrel Tchahame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Photonics &amp; Applications (ICPA-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of surface acoustic wave Brillouin scattering in a small core photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATION DE LA DIFFUSION BRILLOUIN DE SURFACE DANS UNE FIBRE OPTIQUE A CRISTAL PHOTONIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabrel Tchahame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'36) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface wave trapping in isolated mechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical generation of sound in photonic cavities and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Formulation of Acousto-Optical Interaction in Nanoscale Cavities and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of acoustic avoided crossing in sub-wavenlength diameter fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave measurements in ultra wideband acoustic devices using a heterodyne interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurupa Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Teyssieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Friedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional locally resonant phononic crystals: Coupling of evanescent and propagating guided waves and interaction between resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of acoustic avoided crossing in an optical fiber taper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Acoustic Phonons in Nanoscale Photonic Waveguides and Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Brillouin et phonons acoustiques dans les fibres optiques sub-Lambda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical generation of surface acoustic waves in a silica optical microwire (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herv Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91360E, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optical modulator based on elastic energy trapping in high aspect ratio interdigital transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acousto-optical modulator based on elastic energy trapping in high aspect ratio interdigital transducers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Brillouin scattering in hybrid chalcogenide-PMMA microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Sweden. pp.F2.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Specialty Optical Fibers and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Series Representation of the Dispersion of Coupled-Resonator Acoustic Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave diffraction on blazed phononic crystal gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Sigtuna, Sweden. pp.W3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watching GHz ultrasonic waves in k-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Nanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motonobu Tomoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otsamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic Crystal Diffraction Gratings for Surface and Bulk Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2013: 2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sharm El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération optique d'ondes acoustiques de surface dans une microfibre de silice (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Elastic Wave Confinement in Defect-Based and Mass-Loaded Phononic Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2013: 2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sharm-El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Specialty Optical Fibers and their Applications (WSOF) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazed phononic crystal diffraction gratings with square and hexagonal lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling the propagation of waves in complex media : from shaping wave fields to designing materials 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW waveguiding in high aspect ratio interdigital transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany. paper P4H-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholte-Stoneley waves on corrugated surfaces and on phononic crystal gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.3671-3675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Lithium Niobate: Collective Etching and FIB Milling for Photonics and Phononics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane-Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Photonics and OptoElectronics Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual phononic and photonic strip waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Photonic Crystal Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of electrostrictive forces in submicron phoxonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Photonic Crystal Materials and Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.842523, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon and acoustic phonon coupling in phoxonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Photonic Crystal Materials and Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84250K, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-radiative complete SAW bandgap of 2D phononic crystals on semi-infinite LiNbO3 substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yudistira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000453, 549-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphonon acousto-optic interactions in normal and oblique incidence inside a 1D phoxonic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Photonic Crystal Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-acoustic coupling and Brillouin phenomena in microstructure optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Won Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane-Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-Electronics and Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage of surface acoustic waves on a semi-infinite 2D phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eng Leong Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of elastic and optical wave in silicon plate and strip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Jallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon and phonon coupling by electrostrictive forces in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics (IPRSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Colorado Springs, United States. paper JTu5A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic and photonic properties of a stubbed strip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Jallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMECE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of sound by light in optical fibers and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholte-Stoneley waves on 2D phononic crystal gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days on Diffraction 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint Petersburg, Russia. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and Trapping of Surface Acoustic Waves in Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMECE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Houston, United States. pp.IMECE2012-87287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase shift and group delay in phononic crystals of pillars on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Surface Elastic Pulse Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of waveguiding in honeycomb and square-lattice silicon photonic crystal membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Griol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Photonic Crystal Materials and Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France. pp.84250X, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified description of Brillouin scattering in micro- and nano- structured waveguides based on the electrostrictive force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Optical Society Annual Meeting (EOSAM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, United Kingdom. pp.6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphonon acousto-optic interactions in normal and oblique incidence inside a 1D phoxonic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2012 Photonics West, Photonic and Phononic Properties of Engineered Nanostructures II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient control of spontaneous light emission by elastic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almpanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gantzounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Psarobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tserkezis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2012, Symposium N : Control of light at the nanoscale : materials, techniques and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholte-­Stoneley waves on phononic crystal gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic and photonic properties of a stubbed strip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Jallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemaria Escala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Mechanical Engineering Congress and Exposition, IMECE 2012, Symposium on Phononic Crystals and Acoustic Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Houston, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-acoustic Coupling and Brillouin Phenomena in Microstructure Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Opto-Electronics and Communications Conference (OECC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Lithium Niobate: Collective Etching and FIB Milling for Photonics and Phononics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Optoelectronics, Nanofabrication and Testing, 5th International Photonics and Optoelectronics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified description of Brillouin scattering in micro- and nanostructured waveguides based on the electrostrictive force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aberdeen, France. paper 6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoxonic Crystals : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sante Fe, United States. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic Crystals for Enhanced Opto-Acoustic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Opto-Electronics and Communications Conference (OECC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of diffraction of acoustic waves by phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Gdansk, Poland. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Simulation of Surface Acoustic Waves in Phononic Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan A. Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Nanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorasak Danworaphong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motonobu Tomoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2011: First International Conference on Phononic Crystals, Metamaterials and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santa Fe, NM, United States. pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended bandgaps in a GHz aluminum nitride phononic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate honeycomb lattice crystals: towards simultaneous photonic and phononic bandgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. paper 5D-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of deaf bands in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally resonant and Bragg band gaps for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2011: First International Conference on Phononic Crystals, Metamaterials and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santa Fe, NM, United States. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phoxoniques intégrés : vers une nouvelle générationde composants opto-acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and trapping of surface phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonons and Fluctuations Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent Bloch Waves in Phononic Crystals: Complex Band Structure, Losses, and Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2011: First International Conference on Phononic Crystals, Metamaterials and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santa Fe, NM, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phoxoniques intégrés : vers une nouvelle génération de composants opto-acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhoXonic architectures for tailoring the acousto-optic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Psarobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gantzounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almpanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stefanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nonlinear Optics and Applications V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80710Z, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.886562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there really a sound line limit for surface waves in phononic crystals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photoncs West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.881283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes interdites et guidage dans des cristaux phononique et photonique de dimensions finies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des pertes viscoélastiques sur la dispersion des ondes de Bloch dans les cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards phoXonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10 Second International conference on metamaterials, photonic crystals and plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Loss Effect on the Dispersion of Bloch Waves in Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States. paper P3-P2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of bulk waves on phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah W. Herbison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoxonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREA Workshop on Phonon Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sant Felui de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acousto-optical LiNbO3 photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Conference on Photonic and Electromagnetic Crystal Structures (PECS-IX) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Spain. pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phononiques hypersoniques pour les ondes de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gaps in phoXonic silicon crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Phonon Scattering in Condensed Matter, PHONONS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.ThP24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gaps in phoxonic silicon crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Salé, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristal phononique constitué de piliers sur une surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Brillouin Linewidth Broadening and Decay Time in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Mafang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Turin, Italy. paper Tu.4.D.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystal of pillars on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Acoustic Wave Brillouin Scattering in a Nanostructure Core Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. paper NMC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of waveguides in silicon phoxonic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States. pp.527-530, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Linewidth Broadening and Decay Time in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Mafang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society Summer Topical Meeting Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Carmen Del Playa, Mexico. paper WC1.4, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHOSST.2010.5553625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersonic phononic crystal for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States. paper 3D-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'élargissement du spectre Brillouin et du temps d'amortissement acoustique dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Foaleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baddredine M. Assouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.P1-R-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous photonic and phononic band gaps in a two-dimensional lithium niobate crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.6F-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystals in micro and nano-acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoacoustics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Periodic Surface Green's Dyad of a Piezoelectric Half-Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.5G-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional band gap mirror for Surface Acoustic Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Recent Advances of Acoustic Waves in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface acoustic wave focusing by an annular interdigital transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.5G-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent Bloch waves in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.72230E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex band structure of phononic crystals and the diffraction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Recent Advances of Acoustic Waves in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microstructure on guided acoustic wave Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Fibres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Prague, Czech Republic. pp.73570S, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.821100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononics, phononic crystals, and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux à bandes interdites phoxoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave expansion method for phononic crystals: review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Phononic Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic waves propagating on microstructured phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Profunser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver B. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otsamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate surface structuration for phononic crystal fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. paper P3J096-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OmniSAW device concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pétrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 6C-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified and stable scattering matrix formalism for acoustic waves in piezoelectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.5957-5962, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2935657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band structure of evanescent waves in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 3C-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystals in the diffraction regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of surface acoustic waves in high aspect ratio electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. paper CST-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic and hypersonic phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.69010B, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.778573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave band gaps in triangular and honeycomb two-dimensional phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning acoustic wave properties by mechanical resonators on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of Acoustic Waves at the Interface Between Lithium Niobate and Silicon Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint EFTF IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Genève, Switzerland. pp.733-736, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watching surface phonons on phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver B. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Profunser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otsamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 3D SAW IDT Boundary Element Model for Massless Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.707-710, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of Surface Acoustic Wave Interaction with a Phononic Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.1901-1904, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Modulateurs acousto-optiques intégrés sur niobate de lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, St-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguiding in hexagonal-lattice water-steel phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface acoustic waves in a full band gap phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and Polarization of Surface Waves Trapped in High Aspect Ratio Electrode Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.175-178, </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux photoniques commandés acoustiquement, intégrés sur niobate de lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Complete Band Gaps and Waveguiding Inside Phononic Crystal Slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.1225-1228, </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of boundary waves at the interface between LiNbO3 and Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Acosutic Wave Devices for Future Mobile Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chiba, Japan. paper 3A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band gap for surface waves in a piezoelectric optical crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ª Reunión Española de Optoelectrónica, OPTOEL'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic wave-surface shaped annular interdigital transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of Surface Acoustic Wave Trapping in a Periodic Array of High Aspect Ratio Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint EFTF IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Genève, Switzerland. pp.745-748, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Wave-Surface Shaped Annular Interdigital Transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.2115-2118, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed measurement of Brillouin gain spectrum in photonic crystal fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Optical Fibres and Optoelectronics Measurement Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Teddington, United Kingdom. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic waves guided on one-dimensional phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elévation du seuil Brillouin dans la fibre cristalline photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Monteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, St-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong guided acoustic wave Brillouin scattering in photonics crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd COST FIDES workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion brillouin de gaine dans les fibres a cristal photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of large guided acoustic wave Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical meeting on Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Acoustic Wave Devices Made by Indirect Bonding of Lithium Niobate on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1193-1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave Trapping in a Periodic Array of High Aspect Ratio Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.497-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Large Guided Acoustic Wave Brillouin Scattering in Photonic Crystal Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Nonlinear Optics: From Sources to Guided Waves - TOM 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering matrix method applied to the characterisation of multilayered porous silicon structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Snow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. pp.Th.4.7.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic band gaps for surface modes in an ultrasonic lithium niobate phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices IV, Proc. Soc. Photo.-Opt. Instrum. Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. pp.618216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domains Inversion in LiNbO3 Using Electron Beam Irradiation for Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Assouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sunset Beach, North Carolina, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Charge Distributions Along Edges and Corners of Electrodes in SAW Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Large Guided Acoustic Wave Brillouin Scattering in Photonic Crystal Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cannes, France. pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency bulk acoustic wave resonator using thinned monocrystalline lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glawdys Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Time Freq. Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Braunschweig, Germany. pp.810-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ièmes Journées Nano Micro Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage et filtrage des ondes élastiques par les cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è CFA - Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes élastiques de surface dans les cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizièmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Band Gap and Waveguide Effects in Triangular and Honey Comb Lattice 2D Ultrasonic Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.669-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersonic Surface Waves Scattered in Air-Silicon Microstructured Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Profunser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver B. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otsamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.501-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D periodic piezoelectric transducers radiating in layered media using Finite Element/Boundary element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. pp.Fr.1.8.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate phononic crystal for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Jose, United States. pp.6128, </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.660284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D piezoelectric surface green's function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optical coupled-wave theory with highly confined acoustic guided modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aghia Pelaghia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided elastic wave devices for actuating and sensing, : From molecules to materials and devices: tools for separation and detection,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dijon Summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinally-coupled bulk acoustic wave resonators filter for 5 GHz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Time Freq. Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon phononic crystal for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pétrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.922-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel drop process of elastic wave in a two dimensional phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New theoretical and experimental results on high frequency surface acoustic waves excited on oriented linbo3 single crystal layers transferred onto silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.930-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersonic band gaps in two-dimensional piezoelectric phononic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bandgaps in a three dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transverse effects in FBAR devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Long Beach, United States. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2005.1516568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of damping effects of acoustic waves at solid/fluid interfaces using a mixed periodic FEA/BEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Time Freq. Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. pp.606-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz frequency ZnO/Si SAW device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.2174-2177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and improved convergence of coupled finite element/boundary element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.679-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-optical interaction of strongly confined modes in phoXonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US National Congress on Computational Mechanics 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demultiplexing of acoustic waves in a two-dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aghia Pelaghia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on high frequency surface acoustic waves excited on an oriented LiNbO3 single crystal layer transferred onto silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Time Freq. Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiNbO3 as a material for acousto-electric wave guide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithium Niobate from material to device, from device to system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature bonding of interface acoustic waves resonators on silicon wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1307-1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time domain approach for the analysis of periodic structures using finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asynchronous STW resonators for filters and high stability source applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Friedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alzuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vercelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1315-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of elastic band gaps in a three-dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aghia Pelaghia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non periodic acoustic devices radiating in semi-infinite solids simulated by a combination of finite element analysis and a boundary element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1620-1623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des propriétés des ondes de surface sur substrats de LiNbO3/Diamant/Si, Journées Couches Ferroélectriques .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2004, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Theoretical and Technological Concepts for the Fabrication of Piezocomposite Transducers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahn-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials, Montpellier, July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding and filtering acoustic waves in a two-dimensional phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.654-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic bandgap guidance of elastic waves (phonons) in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs à ondes de surface haute fréquence sur substrat composite LiNbO3/Si réalisé par transfert de couches sur silicium et implantation ionique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Couches Ferroélectriques JCF 2004, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast FEM/BEM computation of SAW harmonic admittance and slowness curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic bandgap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM/BEM Analysis for SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chamaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Int. Symp. on Acoust. Wave Dev. for Future Mobile Comm. Syst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chiba, Japan. paper 3a2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of spurious resonances in thin film bulk acoustic resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1698-1701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full band gaps for surface acoustic waves in piezoelectric phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1046-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of FBAR's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1487-1494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorical analysis of damping effects of SAW at solid/fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTF - IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Floride, United States. pp.927-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P-matrix based model for SAW grating waveguides taking into account modes conversions at the reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1708-1711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of band gaps and defect modes in a two-dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laihem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane propagation and defect guiding of elastic waves in two-dimensional phononic band-gap materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyadic Green's functions of a laminar plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1654-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes élastiques de surface et cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer mechanical constants extraction using SAW and stratified Green's functions - Examples of SAW sensitivity to silica layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Interface Acoustic Waves to the Nature of the Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.2126-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of FBAR's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.1487-1494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginary Branches of SAW Slowness Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1704-1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 3D admittance computation of 1-3 piezocomposites radiating in fluids and solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1654-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Experimental study of band gaps and defect modes in a two-dimensional ultrasonic crystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laihem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel surface wave transducer based on periodically alternated piezoelectric domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.893-896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes élastiques de surface et cristaux phononiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes Orsay France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large scale X-Y positioning and localisation system of liquid droplets using SAW on LiNbO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alzuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1790-1793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of coupled resonator filters using admittance and scattering matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1428-1431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane propagation and defect guiding of elastic waves in two-dimensional phononic band-gap materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation hors-plan et guidage des ondes élastiques dans les cristaux phononiques à deux dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes Orsay France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation hors-plan et guidage des ondes élastiques dans les cristaux phononiques à deux dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D finite element/boundary element computations of periodic piezoelectric transducers radiating in stratified media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1553-1556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FEA/BEM approach to simulate complex electrode structures devoted to guided elastic wave periodic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.927-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of damping effects of SAW at solid/fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.907-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les filtres à ondes de surface: limites fréquentielles, pertes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FEA/BEM approach to simulate complex electrode structures devoted to guided elastic wave periodic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A least action principle for the location of PSAW's and a minimum bound on their attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces piézoélectriques pour applications en microsonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Soufyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Couches minces Ferroélectriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of cMUT radiating in water using a mixed finite element/boundary element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.30--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of cMUT radiating in water using a mixed finite element/boundary element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.1048-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and comparison of membrane and solidly mounted FBARs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.480-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic interaction between SAW and vibration modes of high-aspect-ratio electrodes built using LIGA-UV techniques on singly rotated lithium niobate wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-Microelectromechanical-Systems-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Berkeley, CA, United States. pp.40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent multiplex optical correlator for pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssine Horache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 International Topical Meeting on Optics in Computing (OC2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Quebec City, Canada. pp.41-45, </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.386846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plane-wave expansion model to simulate phononic band-gap devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.C130--C133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented lithium niobate layers transferred on 4'' (100) silicon wafer for RF SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of higher order surface acoustic modes in high aspect ratio electroplated nickel electrodes on Y+128 lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-IEEE-Ultrasonics-Symposium.-Proceedings.-An-International-Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Piscataway, NJ, United States. pp.249-52 vol.1, </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2001.991619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a liquid-crystal television used as an arbitrary quasi-phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optical Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superluminal tunneling times in layered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics '98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Image processing with liquid crystal lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation optique et numérique appliquée à la correction terminale de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Broussoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, pp.4.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageur optronique programmable avec modulateur spatial à cristal liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Délon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, pp.1.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small target tracking of image sequence using nonlinear optimal filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de La Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical implementation of optimal trade-off filters for the shadow casting incoherent correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conférence thématique de la Société Européenne d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France. pp.3-4 Vol. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of non-overlapping noise on optimal-tradeoff filters for optical pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995, pp.12 Vol 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical implementation of trade-off bipolar filters for the shadow casting incoherent correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of filtering techniques for optical pattern recognition: Are the solutions of this inverse problem stable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-American Workshop on Optical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Washington, United States. pp.58-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal nonlinear filtering for pattern recognition and optical implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Javidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete incoherent shadow casting: theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Optical Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SLM coding domains for optimum implementation of trade-off filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation optique optimale et application aux architectures cohérentes et incohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au traitement optique du signal et aux ondes élastiques guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Franche-Comté, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1020"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Laude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent Laude, directeur de recherche à l'Institut FEMTO-ST, CNRS UMR 6174</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8930-8797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105643998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-4484-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômé de l’École Supérieure d'Optique (maintenant Institut d'Optique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) en 1990, Vincent Laude a obtenu un doctorat de physique, spécialité Optique et Photonique, de l'Université Paris-Sud (1994) et l'habilitation à diriger des recherches de l'Université de Franche-Comté (2002). Il fut chercheur au Laboratoire Central de Recherche de Thomson-CSF de 1995 à 1999, où il travaillait sur le traitement optique de l'information, puis à Thomson-CSF Microsonics en 2000, où il travaillait sur la modélisation des transducteurs à ondes acoustiques de surface. Il est entré au Centre National de la Recherche Scientifique (CNRS) en octobre 2000, tout d'abord comme chargé de recherche puis comme directeur de recherche à partir de 2006. Il a été directeur du département MN2S de 2020 à 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur la propagation des ondes acoustiques et élastiques dans les micro & nanostructures, en particulier les cristaux phononiques et les métamatériaux, ainsi que sur les aspects topologiques des ondes. Il étudie également les interactions acousto-optiques confinées spatialement, par exemple dans les cristaux phoxoniques et les fibres et guides optiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Laude a publié plus de 200 articles dans les revues internationales à comité de lecture. Il est animateur du GDR Ondes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gdr-ondes.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Il a reçu le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Carl Hellmuth Hertz Ultrasonics Award</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, prix de IEEE/UFFC, en 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (203)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterials and Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Craster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-70163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic elastic properties of synthetic and natural fibers determined by micro-Brillouin light spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (35), pp.355302 (10). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/adfb8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of joint refractive index and phonon velocity estimation using Brillouin light backscattering in the platelet geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (22), pp.223103 (6). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0274234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Lamb waves in coupled-resonator viscoelastic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ke Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ming Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.109790. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin light spectroscopy of high-frequency guided elastic waves in CoFeB-multilayers on lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (28), pp.285302. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/adea84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong shape-dependent intensity of inelastic light scattering by gold nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.205431. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.205431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio wave attenuation by a large-scale photonic crystal sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Röhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Zichner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Thränhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.12317. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant band gaps in a phononic crystal with touching solid inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Röhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Thränhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaudeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (5), pp.054055. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.054055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex dispersion relation of Rayleigh-Bloch waves trapped by slow inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.L220101. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/195c-gy6f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid hollow octet truss lattices that are stable at low relative density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penghui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.106068. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Coercivity in Surface Acoustic Wave Driven Ferromagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Kavilen Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Tremblais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Nguyen Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoudi Ourdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (9), pp.4055-4064. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.5c00250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep and Elastically Stable Mechanical Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (11), pp.111002 (12). </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry of the coupling between surface acoustic waves and spin waves in synthetic antiferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lopes Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausrine Bartasyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (10), pp.104416 (13). </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.104416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity of subsonic and hypersonic surface acoustic waves on silicon with native oxide layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.062201 (4). </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0210667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable Phase-Amplitude-Phase Acoustic Metasurface for the Implementation of Arbitrary Impedance Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ze Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo-Run Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Sheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.0502. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/research.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping with symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Prodan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (1), pp.16004. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad3053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable frequency demultiplexer using coupled- resonator elastic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ming Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao-Ran Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.071701 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-step auxetic metamaterial with instability regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penghui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.113040. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized acoustic impedance metasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ze Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.34 (9). </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01529-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable and Variable-Stiffness Robotic Skins for Pneumatic Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weinan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingtian Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.2300285 (11). </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202300285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Flexible and Programmable Negative Stiffness Mechanical Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaili Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.2200400. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202200400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-tunable phononic waveguides for manipulation of guided Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ke Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.e11 (11). </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pma.2023.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Emerging topics in nanophononics and elastic, acoustic, and mechanical metamaterials: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia O Krushynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro M Aragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama R Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.659-686. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2022-0671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-broadband passive acoustic metasurface for wide-angle carpet cloaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Tao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Xiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.109414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in one-dimensional fluid-saturated porous phononic crystals with partial-open pore interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Jia Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.106227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optic cavity coupling in 2D phoxonic crystal with combined convex and concave holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.123104 (15). </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Thermomechanical metamaterials for soft microrobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Moughames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Huaroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-021-00189-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing thermal energy harvesting devices with natural materials through optimized microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.120948. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.120948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Lamb waves in reconfigurable phononic crystal waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apl Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.081110 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap at megahertz frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Moughames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (6), pp.063507. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0033615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and properties of phononic crystal waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apl Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.080701 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective anisotropy of periodic acoustic and elastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.215106 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of resonant modes and Bloch waves in acoustoelastic phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.144303 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal isotropic, reusable truss lattice material with near-zero Poisson’s ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Moughames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.101048. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2020.101048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent waves in two-dimensional fluid-saturated porous metamaterials with a transversely isotropic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Wei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), pp.184301 (13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of topologically guided water waves within non-hexagonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehul P Makwana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard V Craster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (13), pp.131603. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5141850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of topologically guided water waves within non-hexagonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehul P Makwana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard V Craster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.131603 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to mechanical metamaterials and their effective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (7-8), pp.751-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-weight shell-lattice metamaterials for mechanical shock absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzheng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.105288 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Resonances of a Chain of Coupled Phononic Microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwester Bargiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.014022 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic Coupled-Resonator Waveguide Micro-Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwester Bargiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.6751 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex-Eigenfrequency Band Structure of Viscoelastic Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14), pp.2825 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cloaking of complex objects with the neutral inclusion and the coordinate transformation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangqiao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.045029 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole states and coherent interaction in surface-acoustic-wave coupled phononic resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.4583 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Brillouin Scattering and Optomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (18), pp.3745. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9183745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of topological gravity-capillary waves in a water wave crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.083031 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in one-dimensional fluid-saturated porous metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (13), pp.134304 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Homogeneous Polyhedral Heat Cloak and Its Realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ES Energy &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30919/esee8c361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent-wave tuning of a locally resonant sonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (23), pp.231901 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of coherent acoustic beams in solids by mixing of counterpropagating, detuned optical beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (10), pp.C77-C82. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.000C77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeled spectrum in the transmission of phononic crystal waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Wei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 437, pp.410-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Brillouin scattering spectrum and coherent Brillouin gain in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.907 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra‐Wide Band Gap in Two‐Dimensional Phononic Crystal with Combined Convex and Concave Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.1700317 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency band gap in cross-like holey phononic crystal strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (4), pp.045601 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic excitation method for calculating the resolvent band structure of periodic media and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (22), pp.224110 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding and splitting Lamb waves in coupled-resonator elastic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue - Sheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 206, pp.588 - 593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differential optical interferometer for measuring short pulses of surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurupa Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Teyssieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two methods to broaden bandwidth of a nonlinear piezoelectric bimorph power harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (3), pp.031008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Wave Coupling to Single Phononic Subwavelength Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.034016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable fluid-filled phononic metastrip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.041906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple low-frequency broad band gaps generated by a phononic crystal of periodic circular cavity sandwich plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.294-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraordinary nonlinear transmission modulation in a doubly resonant acousto-optical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alabiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), pp.1245-1250. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.001245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable phononic crystal circuits formed by coupled acoustoelastic resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (014006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Near-Field Coupling between Acoustic Resonators Grafted onto a Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (11), pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bragg band gaps in anisotropic phononic crystals analyzed with the empty lattice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei A Maznev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (14), pp.3269-3372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystals: Harnessing the propagation of sound, elastic waves, and phonons (foreword)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.497-499. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of surface elastic waves along a linear chain of pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdulridha Lethawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.121708. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian description of Brillouin scattering and electrostriction in nanoscale optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.125003 (13). </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/12/125003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced structural sensitivity of hybrid-mode acoustic phonons in axially-varying photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (18), pp.23329-23338. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.023329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of surface waves in a micron-scale phononic crystal line-defect waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081903. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in two-dimensional viscoelastic metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (10), pp.104110 (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of single-mode waveguides for enhanced light-sound interaction in honeycomb-lattice silicon slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115, pp.064302. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin light scattering from surface acoustic waves in a sub-wavelength diameter optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5242 (6). </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction and control of stimulated Brillouin scattering in polymer-coated chalcogenide optical microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.482 - 485. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling light-sound interaction in nanoscale cavities and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.413-440. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2014-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous bandgaps in LiNbO3 phoxonic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Kastelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.16288-16297. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.016288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of surface waves on one-dimensional solid-fluid phononic crystals and the beam displacement effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (12), pp.124202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of phonons from electrostriction in small-core optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Physics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.042109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave guiding in a diffractionless high aspect ratio transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.113508. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4795939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided wave propagation along the surface of a one-dimensional solid-fluid phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.365305. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/36/365305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband evolution of phononic-crystal-waveguide eigenstates in real- and k-spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul H. Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaeisuke Nanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Profunser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3 : 3351. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep03351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion relation of coupled-resonator acoustic waveguides formed by defect cavities in a phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.475301. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/47/475301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazed phononic crystal grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.034108. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of optomechanical coupling in two-dimensional square lattice phoxonic crystal slab cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Jallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.205410. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.205410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resonances in phononic crystals and in random arrangements of pillars on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.104503. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeycomb Photonic Crystal Waveguides in a Suspended Silicon Slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Griol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.2056. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2219516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystal diffraction gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah W. Herbison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.034907. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3682113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light modulation in phoxonic nanocavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Psarobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stefanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2011.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-radiative complete surface acoustic wave bandgap for finite-depth holey phononic crystal in lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didit Yudistira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.061912. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3684839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostriction and guidance of acoustic phonons in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.224304. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.224304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch wave deafness and modal conversion at a phononic crystal boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), 041402 (11pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gaps and cavity modes in dual phononic and photonic strip waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.041901. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phononiques et phoXoniques : son et lumière pris au piège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.49. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20115449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch wave deafness and modal conversion at a phononic crystal boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.041402. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gaps and waveguiding in phoxonic silicon crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.100-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous guidance of slow photons and slow acoustic phonons in silicon phoxonic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.9690. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.009690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of locally-resonant and Bragg band gaps for surface guided waves in a phononic crystal of pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.104201. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVB.83.104201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-selective excitation of guided acoustic modes in a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (8), pp.7689-7694. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.007689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material loss influence on the complex band structure and group velocity in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (6), pp.064301 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface-guided waves in holey hypersonic phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (17), pp.1908. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3583982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material loss inﬂuence on the complex band structure and group velocity in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (6), pp.064301. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material anisotropy unveiled by random scattering of surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.3506. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3554424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of band gaps in the gigahertz range and deaf bands in a hypersonic aluminum nitride phononic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.4103. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3598425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Measurement of Boundary Waves at the Interface Between LiNbO3 and Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (7), pp.1655-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically tunable lithium niobate photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.131103. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3374886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual phononic and photonic band gaps in a periodic array of pillars deposited on a thin plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (13), pp.14301-14310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally resonant surface acoustic wave band gaps in a two-dimensional phononic crystal of pillars on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.214303. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVB.81.214303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced acousto-optic interactions in a one-dimensional phoxonic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Psarobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stefanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.174303. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.174303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual phononic and photonic band gaps in a periodic array of pillars deposited on a thin plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.155405-1-7. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.155405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization state and level repulsion in two-dimensional phononic crystals and waveguides in the presence of material anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (18), pp.185401. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/18/185401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Omnidirectional Band Gap in a Three-Dimensional Phononic Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (7), pp.1621-1625. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baddredine M. Assouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (7), pp.1649-1654. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous existence of phononic and photonic band gaps in periodic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (13), pp.14301. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed finite element/boundary element approach to simulate complex guided elastic wave periodic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (1), pp.014911. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14-fs high temporal quality injector for ultra-high intensity laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Phillipe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (7), pp.1374-1379. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2008.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent Bloch waves and the complex band structure of phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.092301. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.092301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective electroplated nickel mask for lithium niobate dry etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (9), pp.094109. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3125315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring simultaneous photonic and phononic band gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sadat Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.074912. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3243276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving surface acousto-optical interaction by high aspect ratio electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.113518. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3266017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy storage and dispersion of surface acoustic waves trapped in a periodic array of mechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (8), pp.093504. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3114543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrostatic Hybrid Elements Model for SAW transducers modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (3), pp.686-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified and stable scattering matrix formalism for acoustic waves in piezoelectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104, pp.064916-1-7. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2978219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subwavelength focusing of surface acoustic waves generated by an annular interdigital transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.094104. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2891055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency surface acoustic waves excited on thin oriented LiNbO3 single crystal layers transferred onto silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (4), pp.870-876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided acoustic wave Brillouin scattering in photonic crystal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete band gaps and deaf bands of triangular and honeycomb water-steel phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.044903. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2472650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines of 1-3 piezoelectric composites dedicated to ultrasound imaging transducers, based on frequency band-gap considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122 (2), pp.786-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete experimental characterization of stimulated Brillouin scattering in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (23), pp.15517-15522. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.015517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguiding in a complete band gap phononic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (5), pp.056601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of surface acoustic waves by a phononic crystal revealed by heterodyne interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.083517. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2768910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the extraordinary optical transmission by surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benattou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (23), pp.235427. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.235427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman-like light scattering from acoustic phonons in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip St. John Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo S. Wiederhecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo L. Fragnito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.4141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Green's function of a piezoelectric half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of damping effects of guided elastic waves at solid/fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.054907. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2168242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete band gaps in two dimensional phononic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.046610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for complete surface wave band gaps in a piezoelectric phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.065601(R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave trapping in a periodic array of mechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.083515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Brillouin scattering from multi-GHz-guided acoustic phonons in nanostructured photonic crystal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip St. John Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Wiederhecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.388-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institut FEMTO-ST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Labachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annales françaises des microtechniques et de chronométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (55), pp.23-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic bandgap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.045107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond harmonic pulses by extreme-ultraviolet chirped mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band–gap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal of Nanoscale and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, n° 3, p.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of micromachined-ultrasonic-transducer arrays operating in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Armati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full band gap for surface acoustic waves in a piezoelectric phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.036607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency SAW devices based on third harmonic generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brizoual L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.P3I-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality of the energy and group velocities of bulk acoustic waves in piezoelectric media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic finite element/boundary element modeling of capacitive micromachined ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (3), pp.034901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of guiding and filtering of acoustic waves in a two dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 220, pp.836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band-gap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, n° 4, pp.045107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of waveguide and localized modes in a phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.570. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic channel drop tunneling in a phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (26), pp.261912. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2158019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyadic Green's functions of a laminar plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.1157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginary branches of surface acoustic wave slowness curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apllied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96, pp.6895. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1813639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non periodic acoustic devices radiating in semi-infinite solids simulated by a combination of finite element analysis and a boundary element method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp. IEEE P1U-L-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided elastic waves along a rod-defect of a two-dimensional phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.067601. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.69.067601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast FEM/BEM Simulation of SAW Devices Via Asymptotic Waveform Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding and bending of acoustic waves in highly confined phononic crystal waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84, pp.4400. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1757642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P-matrix based model for SAW grating waveguides taking into account modes conversion at the reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of SAW devices built on statified media using a mixed finite element/boundary integral formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Soufyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96, pp.7731. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1758317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of periodic piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Francis Edoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Soufyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93, pp.702-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowness curves and characteristics of surface acoustic waves propagating obliquely in periodic finite-thickness electrode gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (2), pp.1235-1242. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1582237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering matrix method for acoustic waves in piezoelectric, fluid, and metallic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.6923-6931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface acoustic waves properties in some common crystal cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Camou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.1363-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer mechanical constants extraction using SAW and stratified Green's functions - Examples of SAW sensitivity to silica layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE Ultrason. Symp. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane propagation of elastic waves in two-dimensional phononic band-gap materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.065602(R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling characteristics of localized phonons in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.7944-7946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General solution of the coupled-wave equations of acousto-optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.2307-2314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Interface Acoustic Waves to the Nature of the Interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.2126-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer mechanical constants extraction using SAW and stratified Green's functions - Examples of SAW sensitivity to silica layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE Ultrason. Symp. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, I, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A least-action principle for the estimation of the slowness and the attenuation of pseudo surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93, pp.10084-10088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of damping effects of SAW at solid/fluid interfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 4 Th Acoustic Wave Sensor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping and guiding of acoustic waves by defect modes in a full-band-gap ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.214301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full 3-D plane-wave-expansion model for piezocomposite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 112, pp.943-952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oward a virtual laboratory for the design of acoustic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dogeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum, Special Issue of the Journal Revista de Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, XXX, pp.III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable scattering-matrix method for surface acoustic waves in piezoelectric multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.2544-2546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume index gratings in the intermediate and form-birefringence regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. L. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Plouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41, pp.6751-6762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise analysis of the measurement of group-delay in Fourier white-light interferometric cross-correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.1001-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided elastic waves in GaN-over-Sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Camou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schenck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.1053-1055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generally polarized acoustic waves trapped by high aspect ratio electrode gratings on piezoelectric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 90, pp.2492-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase control of ultrashort pulses by use of an acousto-optic programmable dispersive filter: pulse compression and shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verluise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spielmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, pp.575-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary dispersion control of ultrashort optical pulses using acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verluise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Migus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.138-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-crystal Hartmann wavefront scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39, pp.3838-3846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superluminal asymptotic tunneling times through 1D photonic band gaps in quarter-wave-stack dielectric mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed photorefractive joint-transform correlator using optimized nonlinear filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rajbenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input image spectral density estimation for real-time adaption of correlation filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Grunnet-Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.672-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-crystal active lens: application to image resolution enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 163, pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann wavefront scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24, pp.1796-1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the sensitivity of heterodyne detection to aberrations using a programmable liquid-crystal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 160, pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twisted-nematic liquid crystal active lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 153, pp.134-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction analysis of pixelated incoherent shadow casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 138, pp.394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical architectures for programmable filtering and correlation of microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tabourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45, pp.1467-1471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian target location in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Formont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36, pp.2649-2659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative group velocities in metal-film optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 137, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolution-kernel-based optimal trade-off filters for optical pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Grunnet-Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.3874-3879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of arbitrary real-valued correlation filters for the shadow-casting incoherent correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35 (26), pp.5267-5274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical architecture for adaptive filtering of microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chazelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21, pp.803-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of non-overlapping noise on regularized linear filters for pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (21), pp.2237-2239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Properties of nonlinear Global Filtering Techniques and Optimal Discriminant Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Javidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (20), pp.3915-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial fluctuations of optical field modulated with spatial light modulators and noisy input signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12 (6), pp.1338-1345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria characterization of coding domains with optimal Fourier Spatial Light Modulator filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (20), pp.4465-4471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear joint Fourier transform correlation: an optimal solution for adaptive image discrimination and input noise robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Javidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 19 (6), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase coding measurements of a liquid crystal television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 103, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (267)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-dependence of inelastic light scattering by gold nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin light scattering spectroscopy of high-frequency guided elastic waves in synthetic antiferromagnets on a thin film of lithium niobate on sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehima Ugarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap for ultrasonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Moughames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Material Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Resolvent Band Structure of Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tucson, AZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided waves along a domain wall of a water wave crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Seismic Metamaterials: From Optics to Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of mechanical states in surface-coupled phononic resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Artificial Materials for Novel Wave Phenomena-Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided waves in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave propagation in complex and microstructured media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraordinary nonlinear transmission modulation in a doubly-resonant optomechanical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes: Advanced theoretical and numerical methods for waves in structured media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the spontaneous Brillouin scattering spectrum of microstructured optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Brillouin Light Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-mediated mechanical coupling of pillar pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective slowness surfaces for waves in anisotropic elastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muamer Kadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Elastic, Electrical, Transport, and Optical Properties in Inhomogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonons in optical fibers and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Sound-enabled Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the dispersion of phonons from stochastic excitation of wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advances in mechanical metamaterials: from ultrasonic to seismic applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Coupled Phononic Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the PHONONS &amp; PTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in coupled-resonator elastic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Transmission Properties of Lamb Waves in a 1D Phononic Strip by Filling Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic generation of the phononic band structure of lossy and infinite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly-resonant metal ridge array for enhanced acousto-optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optomechanics and Brillouin Scattering: Fundamentals, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin Scattering in Optical Microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabrel Tchahame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Pacific Rim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of single mechanical resonators through surface elastic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MecaQ Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Isolation by Phononic Crystal with Symmetrical and Folding Beam Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating Auxiliary Elastic Resonances in Silica Microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo A Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optomechanics and Brillouin Scattering: Fundamentals, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly-resonant phoxonic crystal for enhanced acousto-optical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin scattering in optical microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Pacific Rim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Acoustic Waves Based on Coupled-Resonator Acoustic Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly-resonant metal ridge array for enhanced acousto-optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on MicroPhononics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and sound interaction in nanoscale waveguides and cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School on Acousto-Optics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial confinement of surface phonons in micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Petrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Mechanical Resonators under Surface Acoustic Wave Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating Auxiliary Elastic Resonances in Silica Microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond M Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on OptoMechanics and Brillouin scattering, fundamentals, Applications and Technologies (WOMBAT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Nonlinear Acousto-Optical Modulation in a Periodic Array of Resonant Nanophotonic Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport/Coupling and Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of light and sound interaction in nanoscale waveguides and cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optomechanics and Brillouin Scattering: Fundamentals, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of the band structure of open phononic crystals and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korotyaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Phononic Crystals and Acoustic Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of surface Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabrel Tchahame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Optics, Photonics &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France. pp.1 - 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Brillouin de surface dans une fibre optique microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Thématique GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoxonic Crystals for Harnessing the Interaction of Light and Sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optical MEMS and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OMN.2016.7565814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of surface Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface Brillouin scattering in microstructured optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoacoustics in photonic microwires and microstructured fibers (Keynote presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a differential interferometer setup using ultra-wideband SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurupa Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Teyssieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Brillouin Scattering in Optical Microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabrel Tchahame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Photonics &amp; Applications (ICPA-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la diffusion Brillouin de surface dans une fibre optique à cristal photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of surface acoustic wave Brillouin scattering in a small core photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATION DE LA DIFFUSION BRILLOUIN DE SURFACE DANS UNE FIBRE OPTIQUE A CRISTAL PHOTONIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabrel Tchahame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'36) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface wave trapping in isolated mechanical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical generation of sound in photonic cavities and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Formulation of Acousto-Optical Interaction in Nanoscale Cavities and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of acoustic avoided crossing in sub-wavenlength diameter fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Tchahame Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave measurements in ultra wideband acoustic devices using a heterodyne interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurupa Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Teyssieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Friedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional locally resonant phononic crystals: Coupling of evanescent and propagating guided waves and interaction between resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of acoustic avoided crossing in an optical fiber taper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cabrel Nougnihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Acoustic Phonons in Nanoscale Photonic Waveguides and Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Brillouin et phonons acoustiques dans les fibres optiques sub-Lambda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical generation of surface acoustic waves in a silica optical microwire (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herv Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91360E, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optical modulator based on elastic energy trapping in high aspect ratio interdigital transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acousto-optical modulator based on elastic energy trapping in high aspect ratio interdigital transducers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Brillouin scattering in hybrid chalcogenide-PMMA microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Sweden. pp.F2.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Specialty Optical Fibers and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Series Representation of the Dispersion of Coupled-Resonator Acoustic Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Sigtuna, Sweden. pp.W3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave diffraction on blazed phononic crystal gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic Crystal Diffraction Gratings for Surface and Bulk Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2013: 2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sharm El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération optique d'ondes acoustiques de surface dans une microfibre de silice (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watching GHz ultrasonic waves in k-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Nanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motonobu Tomoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otsamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pauliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Specialty Optical Fibers and their Applications (WSOF) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Elastic Wave Confinement in Defect-Based and Mass-Loaded Phononic Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2013: 2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sharm-El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazed phononic crystal diffraction gratings with square and hexagonal lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling the propagation of waves in complex media : from shaping wave fields to designing materials 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW waveguiding in high aspect ratio interdigital transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany. paper P4H-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholte-Stoneley waves on corrugated surfaces and on phononic crystal gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.3671-3675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon and acoustic phonon coupling in phoxonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Photonic Crystal Materials and Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84250K, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of electrostrictive forces in submicron phoxonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Photonic Crystal Materials and Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.842523, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual phononic and photonic strip waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Photonic Crystal Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Lithium Niobate: Collective Etching and FIB Milling for Photonics and Phononics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane-Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Photonics and OptoElectronics Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-radiative complete SAW bandgap of 2D phononic crystals on semi-infinite LiNbO3 substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yudistira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000453, 549-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphonon acousto-optic interactions in normal and oblique incidence inside a 1D phoxonic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Photonic Crystal Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-acoustic coupling and Brillouin phenomena in microstructure optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Won Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane-Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-Electronics and Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage of surface acoustic waves on a semi-infinite 2D phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eng Leong Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of elastic and optical wave in silicon plate and strip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Jallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon and phonon coupling by electrostrictive forces in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics (IPRSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Colorado Springs, United States. paper JTu5A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholte-­Stoneley waves on phononic crystal gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphonon acousto-optic interactions in normal and oblique incidence inside a 1D phoxonic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2012 Photonics West, Photonic and Phononic Properties of Engineered Nanostructures II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient control of spontaneous light emission by elastic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almpanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gantzounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Psarobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tserkezis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2012, Symposium N : Control of light at the nanoscale : materials, techniques and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified description of Brillouin scattering in micro- and nano- structured waveguides based on the electrostrictive force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Optical Society Annual Meeting (EOSAM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, United Kingdom. pp.6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Surface Elastic Pulse Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of waveguiding in honeycomb and square-lattice silicon photonic crystal membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Griol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Photonic Crystal Materials and Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France. pp.84250X, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic and photonic properties of a stubbed strip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Jallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemaria Escala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Mechanical Engineering Congress and Exposition, IMECE 2012, Symposium on Phononic Crystals and Acoustic Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Houston, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic and photonic properties of a stubbed strip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Jallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMECE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of sound by light in optical fibers and waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and Trapping of Surface Acoustic Waves in Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMECE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Houston, United States. pp.IMECE2012-87287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase shift and group delay in phononic crystals of pillars on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholte-Stoneley waves on 2D phononic crystal gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days on Diffraction 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint Petersburg, Russia. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-acoustic Coupling and Brillouin Phenomena in Microstructure Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Opto-Electronics and Communications Conference (OECC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Lithium Niobate: Collective Etching and FIB Milling for Photonics and Phononics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Optoelectronics, Nanofabrication and Testing, 5th International Photonics and Optoelectronics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified description of Brillouin scattering in micro- and nanostructured waveguides based on the electrostrictive force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aberdeen, France. paper 6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoxonic Crystals : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sante Fe, United States. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of diffraction of acoustic waves by phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Gdansk, Poland. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic Crystals for Enhanced Opto-Acoustic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Opto-Electronics and Communications Conference (OECC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Simulation of Surface Acoustic Waves in Phononic Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan A. Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Nanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorasak Danworaphong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motonobu Tomoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2011: First International Conference on Phononic Crystals, Metamaterials and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santa Fe, NM, United States. pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended bandgaps in a GHz aluminum nitride phononic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate honeycomb lattice crystals: towards simultaneous photonic and phononic bandgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. paper 5D-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally resonant and Bragg band gaps for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2011: First International Conference on Phononic Crystals, Metamaterials and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santa Fe, NM, United States. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phoxoniques intégrés : vers une nouvelle générationde composants opto-acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and trapping of surface phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonons and Fluctuations Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of deaf bands in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent Bloch Waves in Phononic Crystals: Complex Band Structure, Losses, and Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2011: First International Conference on Phononic Crystals, Metamaterials and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Santa Fe, NM, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phoxoniques intégrés : vers une nouvelle génération de composants opto-acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhoXonic architectures for tailoring the acousto-optic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Psarobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gantzounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almpanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stefanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nonlinear Optics and Applications V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80710Z, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.886562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there really a sound line limit for surface waves in phononic crystals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photoncs West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.881283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des pertes viscoélastiques sur la dispersion des ondes de Bloch dans les cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards phoXonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10 Second International conference on metamaterials, photonic crystals and plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes interdites et guidage dans des cristaux phononique et photonique de dimensions finies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Hassouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of bulk waves on phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah W. Herbison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Loss Effect on the Dispersion of Bloch Waves in Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayisa P. Moiseyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States. paper P3-P2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoxonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREA Workshop on Phonon Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sant Felui de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acousto-optical LiNbO3 photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Conference on Photonic and Electromagnetic Crystal Structures (PECS-IX) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Spain. pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phononiques hypersoniques pour les ondes de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gaps in phoXonic silicon crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Phonon Scattering in Condensed Matter, PHONONS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. pp.ThP24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristal phononique constitué de piliers sur une surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band gaps in phoxonic silicon crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Salé, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Brillouin Linewidth Broadening and Decay Time in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Mafang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Turin, Italy. paper Tu.4.D.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystal of pillars on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Acoustic Wave Brillouin Scattering in a Nanostructure Core Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. paper NMC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of waveguides in silicon phoxonic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States. pp.527-530, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersonic phononic crystal for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States. paper 3D-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Linewidth Broadening and Decay Time in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Mafang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society Summer Topical Meeting Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Carmen Del Playa, Mexico. paper WC1.4, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHOSST.2010.5553625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'élargissement du spectre Brillouin et du temps d'amortissement acoustique dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Foaleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of plate wave dispersion diagrams and surface wave velocities without explicit boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baddredine M. Assouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.P1-R-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous photonic and phononic band gaps in a two-dimensional lithium niobate crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.6F-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystals in micro and nano-acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoacoustics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional band gap mirror for Surface Acoustic Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Recent Advances of Acoustic Waves in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Periodic Surface Green's Dyad of a Piezoelectric Half-Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.5G-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface acoustic wave focusing by an annular interdigital transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.5G-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microstructure on guided acoustic wave Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Fibres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Prague, Czech Republic. pp.73570S, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.821100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex band structure of phononic crystals and the diffraction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Recent Advances of Acoustic Waves in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent Bloch waves in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.72230E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononics, phononic crystals, and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux à bandes interdites phoxoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sadat-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Pilar Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave expansion method for phononic crystals: review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Phononic Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic waves propagating on microstructured phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Profunser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver B. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otsamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate surface structuration for phononic crystal fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. paper P3J096-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band structure of evanescent waves in phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Achaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 3C-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified and stable scattering matrix formalism for acoustic waves in piezoelectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.5957-5962, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2935657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OmniSAW device concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pétrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 6C-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic crystals in the diffraction regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of surface acoustic waves in high aspect ratio electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. paper CST-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic wave band gaps in triangular and honeycomb two-dimensional phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic and hypersonic phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujamaa Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.69010B, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.778573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning acoustic wave properties by mechanical resonators on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watching surface phonons on phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver B. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Profunser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otsamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of Acoustic Waves at the Interface Between Lithium Niobate and Silicon Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint EFTF IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Genève, Switzerland. pp.733-736, </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 3D SAW IDT Boundary Element Model for Massless Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.707-710, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of Surface Acoustic Wave Interaction with a Phononic Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.1901-1904, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Modulateurs acousto-optiques intégrés sur niobate de lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, St-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguiding in hexagonal-lattice water-steel phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux photoniques commandés acoustiquement, intégrés sur niobate de lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of surface acoustic waves in a full band gap phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and Polarization of Surface Waves Trapped in High Aspect Ratio Electrode Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Dühring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.175-178, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of boundary waves at the interface between LiNbO3 and Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Acosutic Wave Devices for Future Mobile Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chiba, Japan. paper 3A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Complete Band Gaps and Waveguiding Inside Phononic Crystal Slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.1225-1228, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band gap for surface waves in a piezoelectric optical crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ª Reunión Española de Optoelectrónica, OPTOEL'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic wave-surface shaped annular interdigital transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of Surface Acoustic Wave Trapping in a Periodic Array of High Aspect Ratio Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint EFTF IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Genève, Switzerland. pp.745-748, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Wave-Surface Shaped Annular Interdigital Transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium, 2007. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.2115-2118, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed measurement of Brillouin gain spectrum in photonic crystal fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Optical Fibres and Optoelectronics Measurement Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Teddington, United Kingdom. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic waves guided on one-dimensional phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elévation du seuil Brillouin dans la fibre cristalline photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Monteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, St-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong guided acoustic wave Brillouin scattering in photonics crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd COST FIDES workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion brillouin de gaine dans les fibres a cristal photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of large guided acoustic wave Brillouin scattering in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical meeting on Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Large Guided Acoustic Wave Brillouin Scattering in Photonic Crystal Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Nonlinear Optics: From Sources to Guided Waves - TOM 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering matrix method applied to the characterisation of multilayered porous silicon structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Snow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. pp.Th.4.7.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave Trapping in a Periodic Array of High Aspect Ratio Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.497-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Acoustic Wave Devices Made by Indirect Bonding of Lithium Niobate on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1193-1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic band gaps for surface modes in an ultrasonic lithium niobate phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices IV, Proc. Soc. Photo.-Opt. Instrum. Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. pp.618216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domains Inversion in LiNbO3 Using Electron Beam Irradiation for Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Assouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sunset Beach, North Carolina, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Charge Distributions Along Edges and Corners of Electrodes in SAW Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Large Guided Acoustic Wave Brillouin Scattering in Photonic Crystal Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cannes, France. pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency bulk acoustic wave resonator using thinned monocrystalline lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glawdys Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Time Freq. Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Braunschweig, Germany. pp.810-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ièmes Journées Nano Micro Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage et filtrage des ondes élastiques par les cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è CFA - Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes élastiques de surface dans les cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizièmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Band Gap and Waveguide Effects in Triangular and Honey Comb Lattice 2D Ultrasonic Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chii-Chang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.669-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersonic Surface Waves Scattered in Air-Silicon Microstructured Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Profunser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver B. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otsamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.501-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D periodic piezoelectric transducers radiating in layered media using Finite Element/Boundary element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. pp.Fr.1.8.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate phononic crystal for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Jose, United States. pp.6128, </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.660284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D piezoelectric surface green's function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F. Jerez-Hanckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optical coupled-wave theory with highly confined acoustic guided modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aghia Pelaghia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinally-coupled bulk acoustic wave resonators filter for 5 GHz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Time Freq. Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided elastic wave devices for actuating and sensing, : From molecules to materials and devices: tools for separation and detection,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dijon Summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon phononic crystal for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pétrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.922-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel drop process of elastic wave in a two dimensional phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of transverse effects in FBAR devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Long Beach, United States. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2005.1516568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New theoretical and experimental results on high frequency surface acoustic waves excited on oriented linbo3 single crystal layers transferred onto silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.930-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bandgaps in a three dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypersonic band gaps in two-dimensional piezoelectric phononic crystal slabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aoubiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz frequency ZnO/Si SAW device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.2174-2177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and improved convergence of coupled finite element/boundary element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.679-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of damping effects of acoustic waves at solid/fluid interfaces using a mixed periodic FEA/BEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Time Freq. Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. pp.606-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-optical interaction of strongly confined modes in phoXonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US National Congress on Computational Mechanics 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demultiplexing of acoustic waves in a two-dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aghia Pelaghia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiNbO3 as a material for acousto-electric wave guide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithium Niobate from material to device, from device to system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time domain approach for the analysis of periodic structures using finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on high frequency surface acoustic waves excited on an oriented LiNbO3 single crystal layer transferred onto silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Time Freq. Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature bonding of interface acoustic waves resonators on silicon wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Majjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1307-1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asynchronous STW resonators for filters and high stability source applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Friedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alzuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vercelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1315-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of elastic band gaps in a three-dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aghia Pelaghia, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non periodic acoustic devices radiating in semi-infinite solids simulated by a combination of finite element analysis and a boundary element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1620-1623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des propriétés des ondes de surface sur substrats de LiNbO3/Diamant/Si, Journées Couches Ferroélectriques .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2004, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Theoretical and Technological Concepts for the Fabrication of Piezocomposite Transducers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahn-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials, Montpellier, July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding and filtering acoustic waves in a two-dimensional phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.654-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic bandgap guidance of elastic waves (phonons) in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs à ondes de surface haute fréquence sur substrat composite LiNbO3/Si réalisé par transfert de couches sur silicium et implantation ionique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Couches Ferroélectriques JCF 2004, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic bandgap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast FEM/BEM computation of SAW harmonic admittance and slowness curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM/BEM Analysis for SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chamaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Int. Symp. on Acoust. Wave Dev. for Future Mobile Comm. Syst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chiba, Japan. paper 3a2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of spurious resonances in thin film bulk acoustic resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1698-1701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full band gaps for surface acoustic waves in piezoelectric phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1046-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorical analysis of damping effects of SAW at solid/fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTF - IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Floride, United States. pp.927-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P-matrix based model for SAW grating waveguides taking into account modes conversions at the reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1708-1711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of band gaps and defect modes in a two-dimensional ultrasonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laihem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of FBAR's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1487-1494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane propagation and defect guiding of elastic waves in two-dimensional phononic band-gap materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyadic Green's functions of a laminar plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1654-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes élastiques de surface et cristaux phononiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer mechanical constants extraction using SAW and stratified Green's functions - Examples of SAW sensitivity to silica layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Experimental study of band gaps and defect modes in a two-dimensional ultrasonic crystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laihem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 3D admittance computation of 1-3 piezocomposites radiating in fluids and solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1654-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginary Branches of SAW Slowness Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1704-1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of FBAR's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.1487-1494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Interface Acoustic Waves to the Nature of the Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.2126-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel surface wave transducer based on periodically alternated piezoelectric domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.893-896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes élastiques de surface et cristaux phononiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes Orsay France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large scale X-Y positioning and localisation system of liquid droplets using SAW on LiNbO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alzuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1790-1793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of coupled resonator filters using admittance and scattering matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1428-1431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation hors-plan et guidage des ondes élastiques dans les cristaux phononiques à deux dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes Orsay France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation hors-plan et guidage des ondes élastiques dans les cristaux phononiques à deux dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane propagation and defect guiding of elastic waves in two-dimensional phononic band-gap materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D finite element/boundary element computations of periodic piezoelectric transducers radiating in stratified media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1553-1556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FEA/BEM approach to simulate complex electrode structures devoted to guided elastic wave periodic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.927-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of damping effects of SAW at solid/fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.907-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les filtres à ondes de surface: limites fréquentielles, pertes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FEA/BEM approach to simulate complex electrode structures devoted to guided elastic wave periodic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A least action principle for the location of PSAW's and a minimum bound on their attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces piézoélectriques pour applications en microsonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Soufyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Couches minces Ferroélectriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of cMUT radiating in water using a mixed finite element/boundary element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.30--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent multiplex optical correlator for pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssine Horache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 International Topical Meeting on Optics in Computing (OC2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Quebec City, Canada. pp.41-45, </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.386846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plane-wave expansion model to simulate phononic band-gap devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.C130--C133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and comparison of membrane and solidly mounted FBARs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.480-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic interaction between SAW and vibration modes of high-aspect-ratio electrodes built using LIGA-UV techniques on singly rotated lithium niobate wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-Microelectromechanical-Systems-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Berkeley, CA, United States. pp.40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of cMUT radiating in water using a mixed finite element/boundary element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Caronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Steichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.1048-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented lithium niobate layers transferred on 4'' (100) silicon wafer for RF SAW devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of higher order surface acoustic modes in high aspect ratio electroplated nickel electrodes on Y+128 lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pastureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-IEEE-Ultrasonics-Symposium.-Proceedings.-An-International-Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Piscataway, NJ, United States. pp.249-52 vol.1, </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2001.991619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a liquid-crystal television used as an arbitrary quasi-phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optical Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superluminal tunneling times in layered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tournois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics '98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Image processing with liquid crystal lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageur optronique programmable avec modulateur spatial à cristal liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Délon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, pp.1.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation optique et numérique appliquée à la correction terminale de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Broussoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, pp.4.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small target tracking of image sequence using nonlinear optimal filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de La Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical implementation of optimal trade-off filters for the shadow casting incoherent correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conférence thématique de la Société Européenne d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France. pp.3-4 Vol. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of non-overlapping noise on optimal-tradeoff filters for optical pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995, pp.12 Vol 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical implementation of trade-off bipolar filters for the shadow casting incoherent correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of filtering techniques for optical pattern recognition: Are the solutions of this inverse problem stable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-American Workshop on Optical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Washington, United States. pp.58-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal nonlinear filtering for pattern recognition and optical implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Javidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete incoherent shadow casting: theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Optical Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SLM coding domains for optimum implementation of trade-off filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation optique optimale et application aux architectures cohérentes et incohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au traitement optique du signal et aux ondes élastiques guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Franche-Comté, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1020"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFC7A375"/>
+    <w:nsid w:val="6863237A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-laude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8930-8797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105643998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-4484-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-ondes.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieee-uffc.org/awards/ultrasonics-award/ieee-carl-hellmuth-hertz-ultrasonics-award/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avallone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Colombo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70163-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adfb8a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ke Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Wei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ming Cui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Micard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adea84" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#246;hlig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zichner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Thieme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Thr&#228;nhardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95986-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaudeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.054055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/195c-gy6f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijie Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tremblais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dandeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00250" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianchao Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dudek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Niu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066084" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Millo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.104416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0210667" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ze Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Run Wei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Sheng Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/research.0502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Ji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Prodan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3053" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Ran Dong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue - Sheng Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01529-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Yao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202200400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Gao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtian Kang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300285" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pma.2023.10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O Krushynska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torrent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Arag&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ardito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R Bilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0671" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Tao Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Xiao Fu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Fang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Huaroto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00189-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jia Yan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamin Zhan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060412" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120948" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Li Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Tan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101048" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202978v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul P Makwana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Liang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzheng Wei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Yu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangqiao Yan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Raguin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cote" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366595v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9183745" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30919/esee8c361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korotyaeva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.000C77" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130172v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131446v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ping Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurupa Shaw" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Teyssieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Dai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairen Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131407v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaiffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131427v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belkhir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alabiad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001245" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392579v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300321v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A Maznev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cabrel Tchahame Nougnihi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kudlinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.02.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdulridha Lethawe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972552" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/12/125003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300305v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Szriftgiser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bacquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dossou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023329" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913532" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868357v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Escalante" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864661" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ahmad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rochette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000482" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222009v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papanikolaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2014-0004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayisa Moiseyenko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rolland" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gazalet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kastelik" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.016288" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832088v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866287v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Socie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795939" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F. Declercq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/36/365305" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920684v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/47/475301" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930934v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Otsuka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaeisuke Nanri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matsuda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomoda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Profunser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03351" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789767" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.205410" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877360v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820928" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puerto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Escalante" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2219516" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759306v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didit Yudistira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684839" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914067v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224304" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646833v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Psarobas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stefanou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.069" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759309v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayisa P. Moiseyenko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah W. Herbison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682113" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300242v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane Gaiffe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759506v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675799" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646859v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20115449" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hassouani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.83.104201" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639203v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.009690" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759504v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675828" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605280v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delqu&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;lin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.007689" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583982" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646823v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064301" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639222v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kokkonen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Kaivola" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554424" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benchabane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3598425" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gachon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courjon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Majjad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539564v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gruson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3374886" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541550v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Larabi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569596v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/18/185401" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-56WBXRVZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Li Hsiao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Choujaa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1592" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541555v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Psarobas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papanikolaou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.174303" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539570v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujamaa Aoubiza" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.214303" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larabi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155405" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddredine M. Assouar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Hou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1595" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539645v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014301" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429462v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lardat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wilm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pastureaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021307" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429463v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rousseau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.031" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6FG7R5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.092301" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429465v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125315" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447206v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadat Saleh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bernal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laude" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243276" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446956v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria B. D&#252;hring" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266017" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429464v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3114543" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283931v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Jerez-Hanckes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360352v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Zhang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2978219" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201067v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khelfaoui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2891055" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143547v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143549v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Steichen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143548v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chii-Chang Chen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472650" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269048v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alasia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015517" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173878v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283930v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173880v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2768910" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131990v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guizal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benattou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelif" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.235427" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072367v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Dainese" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip St. John Russell" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S. Wiederhecker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L. Fragnito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073087v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073046v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168242" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115023v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mohammadi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Adibi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095967v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095961v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095942v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Wiederhecker" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343507v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bourquin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brendel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001404v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097438v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilm" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073218v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073247v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Armati" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072369v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135716v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Brizoual L." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074907v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143551v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074880v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097432v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072921v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2158019" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074873v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10131-2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29AEB72A22D440FB1EEB3FC6270A1F44D87FAFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074036v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074097v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Masson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Solal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1813639" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135781v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073988v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.067601" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073960v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073930v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1757642" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074156v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Soufyane" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1758317" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074310v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087973v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Francis Edoa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087970v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1582237" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087960v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087969v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087965v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135147v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steichen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087958v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087956v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135078v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clatot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135132v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087953v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134993v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim. Khelif" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Wilm" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087971v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087984v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123083v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dogeche" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087985v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087982v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joubert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. L. Lee" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plouin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087986v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095933v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schenck" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095887v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095883v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verluise" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spielmann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tournois" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095878v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Migus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095886v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095867v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breugnot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rajbenbach" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095838v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095842v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Grunnet-Jepsen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tonda" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095853v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dirson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095872v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095849v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delautre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095836v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095822v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095831v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095824v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tabourel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095819v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095795v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081211v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095792v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081238v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081237v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Javidi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081234v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081246v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081242v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095749v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maz&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175563v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364550v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359999v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370581v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370477v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867731v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370492v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370493v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Baida" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300696v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300693v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182835v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182906v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380791v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182908v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380781v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867843v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300698v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182909v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182907v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300695v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Zheng" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369075v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Chow" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Soto" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392594v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369034v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609150v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabrel Tchahame" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868363v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300697v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300692v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222017v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182911v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Petrini" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609145v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond M Chow" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Soto" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien P Huy" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392595v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300694v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053086v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053084v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610081v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053093v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMN.2016.7565814" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868369v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138797v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cabrel Nougnihi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Huy" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134432v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868364v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380262v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300701v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609127v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300613v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609155v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134418v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053088v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300690v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369002v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182834v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Friedt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamothe" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868373v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135167v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868367v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868366v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690552v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Maillotte" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051388" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070922v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949407v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223546v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914062v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Escalante" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914044v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949670v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914054v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Wright" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Otsuka" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Nanri" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motonobu Tomoda" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otsamu Matsuda" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914051v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903404v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillote" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908681v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soci&#233;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903411v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914060v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914047v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759456v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759379v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223646v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane-Gaiffe" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798120v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Li" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759364v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922677" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759322v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922083" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801138v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yudistira" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798183v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223647v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Delque" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759463v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Leong Tan" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759499v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759461v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Beugnot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759501v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759462v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759404v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759358v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811166v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759465v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759374v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921689" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950288v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797763v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797759v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almpanis" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gantzounis" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tserkezis" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759464v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986895v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemaria Escala" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759328v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908716v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759431v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639453v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadat-Saleh" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Bernal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646854v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646879v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646877v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan A. Veres" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorasak Danworaphong" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646889v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646886v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646888v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646874v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646857v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi I. Baida" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646855v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646842v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760477v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646872v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886562" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639441v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.881283" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574406v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541933v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539636v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541929v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541787v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541773v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945349v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541942v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541781v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808214v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646887v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541838v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Mafang" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Delqu&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541915v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541796v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541910v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935703" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541831v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2010.5553625" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541927v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaiffe" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606999v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Foaleng" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430602v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430607v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429485v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430611v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429473v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430598v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429468v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429470v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429469v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Carry" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821100" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429481v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429477v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadat-Saleh" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429475v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343784v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Profunser" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver B. Wright" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343701v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Queste" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343699v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343688v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935657" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343696v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343785v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343695v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343680v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.778573" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343788v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343692v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195069v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319172" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195073v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343670v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.182" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343666v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.478" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343803v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195074v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195072v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343664v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.55" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343813v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343662v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.308" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343655v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195071v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195075v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195070v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masson" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319175" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343667v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.532" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343659v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195076v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343811v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Monteville" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392443v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343800v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395153v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195068v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195064v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195062v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195060v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Snow" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096020v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195063v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195059v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195057v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glawdys Lengaigne" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096016v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343802v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343796v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195067v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195066v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lang" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195061v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477067v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660284" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096084v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102494v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123043v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096077v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lanz" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muralt" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096081v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096086v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biasse" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aspar" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096079v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aoubiza" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohammadi" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adibi" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102493v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096014v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1516568" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143569v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096087v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096083v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102498v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102496v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096076v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096013v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096088v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096082v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Clatot" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096089v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alzuaga" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vercelloni" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102497v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096075v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135635v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pastureaud" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinardt" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135653v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kahn-Malek" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096071v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102502v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135650v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biasse" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096070v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096114v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096009v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Abboud" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chamaly" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096074v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096072v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096058v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480650v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096064v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096061v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laihem" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135108v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096067v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102500v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096062v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096066v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096005v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096065v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096068v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135107v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choujaa" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096056v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135462v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096069v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastien" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096063v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096057v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135458v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102501v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096060v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanteri" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096059v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096055v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102492v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perois" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Briot" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095998v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095994v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102499v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095991v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Caronti" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096001v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095992v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008555v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467076v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssine Horache" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zou" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.386846" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095988v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095997v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008617v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2001.991619" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096025v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096023v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081311v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Huignard" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defour" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081429v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broussoux" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081427v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;lon" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081407v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de La For&#234;t" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081419v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081409v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081403v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081293v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081422v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081421v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081420v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143607v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005804v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-laude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8930-8797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105643998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-4484-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-ondes.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieee-uffc.org/awards/ultrasonics-award/ieee-carl-hellmuth-hertz-ultrasonics-award/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avallone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Colombo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70163-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adfb8a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ke Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Wei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ming Cui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Micard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adea84" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#246;hlig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zichner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Thieme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Thr&#228;nhardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95986-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaudeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.054055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/195c-gy6f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijie Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tremblais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dandeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00250" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianchao Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dudek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Niu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066084" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Millo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.104416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0210667" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ze Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Run Wei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Sheng Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/research.0502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Prodan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Ran Dong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue - Sheng Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Ji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01529-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Gao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtian Kang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300285" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Yao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202200400" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pma.2023.10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O Krushynska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torrent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Arag&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ardito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R Bilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0671" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Tao Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Xiao Fu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jia Yan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Hu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamin Zhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Fang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Huaroto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00189-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120948" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Li Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Tan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101048" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993962v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Liang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202978v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul P Makwana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141850" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzheng Wei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Yu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangqiao Yan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Raguin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cote" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366595v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9183745" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30919/esee8c361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korotyaeva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.000C77" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130172v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131446v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ping Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurupa Shaw" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Teyssieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Dai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairen Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131407v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaiffe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131427v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belkhir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alabiad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001245" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392579v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300321v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A Maznev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cabrel Tchahame Nougnihi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kudlinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.02.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdulridha Lethawe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972552" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/12/125003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300305v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Szriftgiser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bacquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dossou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023329" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913532" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868357v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961487v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Escalante" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864661" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ahmad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rochette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000482" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222009v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papanikolaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2014-0004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018289v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rolland" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gazalet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kastelik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.016288" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayisa Moiseyenko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832088v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866287v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Socie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795939" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F. Declercq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/36/365305" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Otsuka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaeisuke Nanri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matsuda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomoda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Profunser" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03351" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920684v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/47/475301" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789767" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.205410" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877360v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820928" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puerto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Escalante" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2219516" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayisa P. Moiseyenko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah W. Herbison" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682113" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Psarobas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stefanou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.069" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didit Yudistira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684839" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224304" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300242v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane Gaiffe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759506v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675799" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646859v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20115449" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759504v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675828" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579069v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hassouani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639203v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.009690" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639217v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.83.104201" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605280v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delqu&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;lin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.007689" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583982" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646823v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064301" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639222v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kokkonen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Kaivola" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554424" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benchabane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3598425" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gachon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courjon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Majjad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539564v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gruson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3374886" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541550v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Larabi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539570v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujamaa Aoubiza" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.214303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541555v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Psarobas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papanikolaou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.174303" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549058v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larabi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155405" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569596v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/18/185401" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-56WBXRVZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Li Hsiao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Choujaa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1592" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddredine M. Assouar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Hou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1595" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539645v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014301" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429462v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lardat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wilm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pastureaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021307" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429463v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rousseau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.031" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6FG7R5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.092301" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429465v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125315" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447206v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadat Saleh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bernal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laude" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243276" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446956v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria B. D&#252;hring" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266017" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429464v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3114543" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283931v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Jerez-Hanckes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360352v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Zhang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2978219" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201067v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khelfaoui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2891055" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143549v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Steichen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143547v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143548v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chii-Chang Chen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472650" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173878v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269048v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alasia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015517" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283930v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173880v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2768910" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131990v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guizal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benattou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelif" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.235427" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072367v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Dainese" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip St. John Russell" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S. Wiederhecker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L. Fragnito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073087v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073046v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168242" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115023v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mohammadi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Adibi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095961v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095967v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095942v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Wiederhecker" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343507v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bourquin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brendel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001404v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073218v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097438v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilm" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073247v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Armati" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072369v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135716v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Brizoual L." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074907v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143551v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074880v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097432v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074873v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10131-2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29AEB72A22D440FB1EEB3FC6270A1F44D87FAFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072921v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2158019" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074036v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074097v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Masson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Solal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1813639" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135781v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073988v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.067601" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073960v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073930v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1757642" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074310v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074156v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Soufyane" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1758317" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087973v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Francis Edoa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087970v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1582237" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087960v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087965v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135147v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steichen" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087969v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087958v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087956v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135078v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clatot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135132v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087971v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134993v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim. Khelif" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Wilm" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087953v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087984v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123083v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dogeche" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087985v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087982v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joubert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. L. Lee" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plouin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087986v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095933v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schenck" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095887v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095883v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verluise" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spielmann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tournois" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095878v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Migus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095886v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095838v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095867v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breugnot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rajbenbach" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095842v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Grunnet-Jepsen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tonda" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095853v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dirson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095872v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095849v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delautre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095836v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095822v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095824v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tabourel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095831v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095819v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095795v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081211v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095792v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081238v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081237v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Javidi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081234v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081246v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081242v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095749v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maz&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175563v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364550v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359999v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370581v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370477v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867731v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370492v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370493v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Baida" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300696v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300693v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182835v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182906v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380791v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380781v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867843v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182908v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300698v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182909v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182907v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609150v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabrel Tchahame" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868363v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300695v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Zheng" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369075v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Chow" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Soto" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392594v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369034v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300697v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300692v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222017v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182911v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Petrini" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392595v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609145v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond M Chow" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Soto" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien P Huy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300694v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053086v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053084v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610081v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868369v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053093v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMN.2016.7565814" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138797v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cabrel Nougnihi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Huy" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134432v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868364v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300701v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609127v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380262v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300613v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609155v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134418v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053088v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300690v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369002v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182834v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Friedt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamothe" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868373v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135167v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868367v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868366v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690552v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Maillotte" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051388" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070922v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949407v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223546v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914062v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Escalante" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949670v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914044v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914051v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903404v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillote" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914054v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Wright" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Otsuka" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Nanri" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motonobu Tomoda" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otsamu Matsuda" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903411v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908681v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soci&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914060v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914047v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759456v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759379v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759322v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922083" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759364v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922677" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798120v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Li" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223646v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane-Gaiffe" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801138v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yudistira" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798183v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223647v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Delque" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759463v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Leong Tan" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759499v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759461v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Beugnot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759464v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797763v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797759v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almpanis" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gantzounis" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tserkezis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950288v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759465v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759374v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921689" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986895v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemaria Escala" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759501v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759462v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759358v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811166v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759404v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759328v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908716v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759431v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639453v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadat-Saleh" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Bernal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646879v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646854v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646877v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan A. Veres" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorasak Danworaphong" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646889v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646886v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646874v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646857v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi I. Baida" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646855v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646888v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646842v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760477v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646872v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886562" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639441v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.881283" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541933v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539636v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574406v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541787v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541929v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541773v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945349v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541942v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541781v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646887v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808214v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541838v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Mafang" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Delqu&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541915v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541796v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541910v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935703" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541927v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaiffe" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541831v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2010.5553625" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606999v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Foaleng" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430602v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430607v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429485v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429473v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430611v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430598v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429469v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Carry" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821100" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429470v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429468v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429481v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429477v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadat-Saleh" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429475v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343784v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Profunser" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver B. Wright" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343701v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Queste" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343696v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343688v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935657" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343699v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343785v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343695v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343788v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343680v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.778573" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343692v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195073v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195069v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319172" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343670v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.182" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343666v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.478" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343803v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195074v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343813v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195072v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343664v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.55" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343655v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343662v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.308" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195071v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195075v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195070v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masson" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319175" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343667v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.532" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343659v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195076v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343811v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Monteville" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392443v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343800v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395153v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195062v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195060v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Snow" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195064v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195068v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096020v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195063v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195059v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195057v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glawdys Lengaigne" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096016v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343802v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343796v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195067v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195066v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lang" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195061v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477067v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660284" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096084v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102494v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096077v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lanz" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muralt" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123043v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096081v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096014v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2005.1516568" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096086v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biasse" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aspar" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102493v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096079v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aoubiza" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohammadi" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adibi" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096087v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096083v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143569v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102498v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102496v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096013v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096082v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Clatot" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096076v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096088v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096089v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alzuaga" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vercelloni" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102497v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096075v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135635v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pastureaud" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinardt" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135653v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kahn-Malek" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096071v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102502v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135650v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biasse" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096114v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096070v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096009v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Abboud" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chamaly" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096074v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096072v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480650v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096064v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096061v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laihem" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096058v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135108v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096067v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102500v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096062v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135107v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choujaa" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096068v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096065v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096005v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096066v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096056v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135462v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096069v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastien" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096063v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135458v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102501v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096057v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096060v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanteri" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096059v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096055v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102492v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perois" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Briot" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095998v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095994v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102499v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095991v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Caronti" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467076v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssine Horache" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zou" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.386846" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095988v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095992v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008555v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096001v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095997v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008617v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2001.991619" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096025v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096023v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081311v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Huignard" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defour" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081427v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;lon" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081429v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broussoux" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081407v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de La For&#234;t" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081419v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081409v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081403v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081293v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081422v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081421v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081420v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143607v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005804v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>