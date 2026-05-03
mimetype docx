--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -217,563 +217,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumental least squares support vector machine for nonlinear system identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LPV system identification under noise corrupted scheduling and output signal observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Piga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Xing Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Automatica, 54, pp.340-347. </w:t>
+              <w:t xml:space="preserve">, 2015, Automatica, 53, pp.329-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208343v1</w:t>
+                <w:t xml:space="preserve">hal-01208365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV system identification under noise corrupted scheduling and output signal observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An instrumental least squares support vector machine for nonlinear system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepijn Cox</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laurain</w:t>
+                <w:t xml:space="preserve">Wei Xing Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Automatica, 53, pp.329-338. </w:t>
+              <w:t xml:space="preserve">, 2015, Automatica, 54, pp.340-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208365v1</w:t>
+                <w:t xml:space="preserve">hal-01208343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new data-based modelling method for identifying parsimonious nonlinear rainfall/flow models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumental variable scheme for closed-loop LPV model identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.46.633-647⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (9), pp.2314-2320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761328v1</w:t>
+                <w:t xml:space="preserve">hal-00765854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental variable scheme for closed-loop LPV model identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Toth</w:t>
+                <w:t xml:space="preserve">A new data-based modelling method for identifying parsimonious nonlinear rainfall/flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6-7), pp.633-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.46.633-647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.06.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00765854v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct identification of continuous-time linear parameter-varying input/output models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -846,51 +846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined instrumental variable methods for identification of LPV Box–Jenkins models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1224,73 +1224,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. IFAC Symposium on System Identification, SYSID 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chinese Academy of Sciences (CAS). CHN., Oct 2015, Pékin, China</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on System Identification, SYSID 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741232v1</w:t>
+                <w:t xml:space="preserve">hal-01208329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted principal component analysis for Wiener system identification – Regularization and non-Gaussian excitations</w:t>
               </w:r>
@@ -1414,73 +1414,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on System Identification, SYSID 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Beijing, China</w:t>
+              <w:t xml:space="preserve">17. IFAC Symposium on System Identification, SYSID 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Sciences (CAS). CHN., Oct 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208329v1</w:t>
+                <w:t xml:space="preserve">hal-02741232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined IV-based method for LPV partial differential equation model identification</w:t>
               </w:r>
@@ -1963,64 +1963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric identification of LPV models under general noise conditions: an LS-SVM based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Xing Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2305,51 +2305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the closed loop identification of LPV models using instrumental variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2426,64 +2426,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing instrumental variables in the LS-SVM based identification framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Xing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference, CDC-ECC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.3198-3203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,252 +2511,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model structure learning: a support vector machine approach for LPV linear-regression models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Direct identification of continuous-time LPV models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kameshwar Poolla</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference, CDC-ECC 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763688v1</w:t>
+                <w:t xml:space="preserve">hal-00603629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct identification of continuous-time LPV models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model structure learning: a support vector machine approach for LPV linear-regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Xing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameshwar Poolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference, CDC-ECC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.3192-3197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603629v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of LPV Output-Error and Box-Jenkins Models via Optimal Refined Instrumental Variable Methods</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,51 +2876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,233 +3086,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CONTSID toolbox for Matlab: extensions and latest developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-based mechanistic rainfall-runoff continuous-time modelling in urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laurain</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406485v1</w:t>
+                <w:t xml:space="preserve">hal-00406494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined instrumental variable methods for identifying hammerstein models operating in closed loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CONTSID toolbox for Matlab: extensions and latest developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.314-320</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424135v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined instrumental variable methods for identification of LPV output-error and Box-Jenkins models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3341,178 +3367,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ERNSI Workshop in System Identification (European Research Network System Identification)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vorau, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based mechanistic rainfall-runoff continuous-time modelling in urban context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined instrumental variable methods for identifying hammerstein models operating in closed loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Vasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.314-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406494v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IV-based method for non-linear continuous-time Hammerstein model identification. Application to rainfall-flow modelling</w:t>
               </w:r>
@@ -3858,51 +3858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of input-output LPV models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,51 +4229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Piga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmonim Hassan Darwish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.02.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Cox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.01.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.633-647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F3WL9W8N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.02.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brentan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Bhujwalla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525181" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schorsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyi Ni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameshwar Poolla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J.W. Young" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746382v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Piga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmonim Hassan Darwish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Cox" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.01.018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.02.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.633-647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F3WL9W8N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.02.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brentan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Bhujwalla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525181" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schorsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyi Ni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameshwar Poolla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zug" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vasquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J.W. Young" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746382v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>