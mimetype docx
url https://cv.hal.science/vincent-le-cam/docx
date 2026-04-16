--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -696,605 +696,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASC : Capteur Acoustique pour la Surveillance des Câbles : Actualités en Recherche Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Films piézoélectriques flexibles pour la récupération d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée nationale SHM de la COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COFREND, Mar 2019, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484057v1</w:t>
+                <w:t xml:space="preserve">hal-02108475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offset Tracking of sensor clock using Kalman filter for wireless network synchronization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CASC : Capteur Acoustique pour la Surveillance des Câbles : Actualités en Recherche Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSHM 2019 - 12th International Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Stanford, United States</w:t>
+              <w:t xml:space="preserve">2ème Journée nationale SHM de la COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COFREND, Mar 2019, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155889v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible PZT thin films prepared by Chemical Solution Deposition process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+                <w:t xml:space="preserve">Offset Tracking of sensor clock using Kalman filter for wireless network synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guiffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+                <w:t xml:space="preserve">Arthur Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">IWSHM 2019 - 12th International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316660v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phased and synchronous sampling between multiple smart network sensors for modal assessment of large structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mevel</w:t>
+                <w:t xml:space="preserve">Flexible PZT thin films prepared by Chemical Solution Deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSHM 2019 - 12th International Workshop on Structural Health Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators 2019 (IWPMA2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290901v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films piézoélectriques flexibles pour la récupération d’énergie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+                <w:t xml:space="preserve">Phased and synchronous sampling between multiple smart network sensors for modal assessment of large structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COFMER'03 - Colloque franco-maghrébin sur les énergies renouvelables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWSHM 2019 - 12th International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/shm2019/32228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108475v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New detection criteria and shunting monitoring in railway track circuit receivers</w:t>
               </w:r>
@@ -1401,77 +1401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible piezoelectric micro-generator with interdigitated electrodes for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1503,208 +1503,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet des Objets (IOT) et le Contrôle de Santé des Structures Contexte, Projets et Perspectives</w:t>
+                <w:t xml:space="preserve">Internet des Objets (IOT): Contexte, Projets et Perspectives à l'IFSTTAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COFREND, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commissariat à l'Energie Atomique (CEA), Mar 2017, Saclay (CEA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483716v1</w:t>
+                <w:t xml:space="preserve">hal-04483694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet des Objets (IOT): Contexte, Projets et Perspectives à l'IFSTTAR</w:t>
+                <w:t xml:space="preserve">Internet des Objets (IOT) et le Contrôle de Santé des Structures Contexte, Projets et Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commissariat à l'Energie Atomique (CEA), Mar 2017, Saclay (CEA), France</w:t>
+              <w:t xml:space="preserve">Journées COFREND 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COFREND, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483694v1</w:t>
+                <w:t xml:space="preserve">hal-04483716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Sensors Synchronization : an accurate and deterministic GPS-based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1824,90 +1824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded subspace-based modal analysis and uncertainty quantification on wireless sensor platform PEGASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Döhler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 8th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,77 +2014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust uncertainty evaluation for system identification on distributed wireless platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Döhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Uninon EGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathonnet Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESIEE Paris, May 2013, Champs Sur Marne, France</w:t>
@@ -2506,77 +2506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded modal analysis algorithms on the smart wireless sensor platform PEGASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Döhler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Structural Health Monitoring 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stanford University / department of mechanic, Sep 2013, Stanford (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGZFP et Fraunhofer, Jun 2012, Dresde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération d'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESIEE PAris, Oct 2010, Marne la vallé, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,204 +3627,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la nouvelle génération du système CASC Validation sur le pont d'Ancenis</w:t>
+                <w:t xml:space="preserve">Design of a generic smart and wireless sensors network -Benefits of emerging technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le Pont</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Génie Civil (AFGC) et Association Le Pont, Oct 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fourth European Workshop on Structural Health Monitoring 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474639v1</w:t>
+                <w:t xml:space="preserve">hal-04474594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a generic smart and wireless sensors network -Benefits of emerging technologies</w:t>
+                <w:t xml:space="preserve">Développement de la nouvelle génération du système CASC Validation sur le pont d'Ancenis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Workshop on Structural Health Monitoring 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">Colloque Le Pont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Civil (AFGC) et Association Le Pont, Oct 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474594v1</w:t>
+                <w:t xml:space="preserve">hal-04474639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of wireless sensors : review of methodologies. Experience feedback of the very precise GPS solution</w:t>
               </w:r>
@@ -3899,191 +3899,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet LOCOSS GIS ITS Bretagne : Système mobile de géoLOcalisation et de téléCOmmunication pour Services de Secours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrological approach of new sensors used in structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Intelligent Transport Systems (ITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Saint Brieuc, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfrefo Guemes, Jul 2006, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473842v1</w:t>
+                <w:t xml:space="preserve">hal-04473764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological approach of new sensors used in structural health monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du projet LOCOSS GIS ITS Bretagne : Système mobile de géoLOcalisation et de téléCOmmunication pour Services de Secours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfrefo Guemes, Jul 2006, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Conference on Intelligent Transport Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473764v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVANCEES DU LCPC DANS LE DOMAINE DES RESEAUX DE CAPTEURS SANS-FIL</w:t>
               </w:r>
@@ -4188,562 +4188,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCPC WIRELESS SENSOR NETWORK LCPC WIRELESS SENSOR NETWORK PLATFORM PLATFORM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informatics and Structural Intelligence: trends, challenges, research directions, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF Jointly Sponsored Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies, Santorini 27-06-05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466721v1</w:t>
+                <w:t xml:space="preserve">hal-04465850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCPC Wireless platform description</w:t>
+                <w:t xml:space="preserve">Présentation du Nouveau système CASC Présentation du Nouveau système CASC (Surveillance acoustique des câbles) (Surveillance acoustique des câbles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF : Smart Structures and Advanced Sensor Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Scientifique et Technique du MTE, Apr 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465993v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIRELESS SENSOR NETWORK FOR DAMAGE DETECTION AND HEALTH MONITORING OF CABLES</w:t>
+                <w:t xml:space="preserve">LCPC WIRELESS SENSOR NETWORK LCPC WIRELESS SENSOR NETWORK PLATFORM PLATFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Structural Control, 3ECSC,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vienna University of Technology, Jul 2004, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">NSF/ESF Jointly Sponsored Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465752v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCPC Industrial achievements</w:t>
+                <w:t xml:space="preserve">LCPC Wireless platform description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">NSF/ESF : Smart Structures and Advanced Sensor Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466736v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatics and Structural Intelligence: trends, challenges, research directions, applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LCPC Industrial achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies, Santorini 27-06-05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465850v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Nouveau système CASC Présentation du Nouveau système CASC (Surveillance acoustique des câbles) (Surveillance acoustique des câbles)</w:t>
+                <w:t xml:space="preserve">A WIRELESS SENSOR NETWORK FOR DAMAGE DETECTION AND HEALTH MONITORING OF CABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Scientifique et Technique du MTE, Apr 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">Third European Conference on Structural Control, 3ECSC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna University of Technology, Jul 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473603v1</w:t>
+                <w:t xml:space="preserve">hal-04465752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation du viaduc de Roberval</w:t>
               </w:r>
@@ -4805,407 +4805,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Portail d'accès aux données d'un ouvrage (PADO)</w:t>
+                <w:t xml:space="preserve">Implementation of a Low-Cost, Distributed, Absolute Time Reference in an application dedicated to damage detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Marc</w:t>
+                <w:t xml:space="preserve">Daniel-Marc Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Scientifique et Technique, Mar 2003, Millau, France</w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fu Kuo Chang, Sep 2003, Palo Alto (Stanford), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462534v1</w:t>
+                <w:t xml:space="preserve">hal-04460551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de capteurs sans-fils dans le cadre de la surveillance acoustique des câbles</w:t>
+                <w:t xml:space="preserve">Le Portail d'accès aux données d'un ouvrage (PADO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Scientifique et Technique, Dec 2003, Dourdan, France. pp.691917967</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Scientifique et Technique, Mar 2003, Millau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461806v1</w:t>
+                <w:t xml:space="preserve">hal-04462534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in acoustic emission, fiber optic sensing, and global optical methods for civil structures</w:t>
+                <w:t xml:space="preserve">Réalisation de capteurs sans-fils dans le cadre de la surveillance acoustique des câbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF-NSF Workshop on Advancing Technological Frontiers for Feasibility of Ageless Structures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Scientifique et Technique, Dec 2003, Dourdan, France. pp.691917967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462503v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Low-Cost, Distributed, Absolute Time Reference in an application dedicated to damage detection</w:t>
+                <w:t xml:space="preserve">Advances in acoustic emission, fiber optic sensing, and global optical methods for civil structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lesoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel-Marc Ducros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
+                <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fu Kuo Chang, Sep 2003, Palo Alto (Stanford), United States</w:t>
+              <w:t xml:space="preserve">ESF-NSF Workshop on Advancing Technological Frontiers for Feasibility of Ageless Structures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460551v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5485,291 +5485,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-powered communicating wireless sensor with flexible aero-piezoelectric energy harvester</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ginestar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Barnes-Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bougrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Braymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.113⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.art.e01349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908995v1</w:t>
+                <w:t xml:space="preserve">hal-03981982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bougrain</w:t>
+                <w:t xml:space="preserve">Self-powered communicating wireless sensor with flexible aero-piezoelectric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Braymand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.art.e01349. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.551-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981982v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
               </w:r>
@@ -5915,51 +5915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (4), pp.5221 - 5229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5993,77 +5993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency tunable, flexible and low cost piezoelectric micro-generator for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6719,77 +6719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid polymer/piezoelectric oxide bilayer films for low frequency energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6827,77 +6827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency flexible piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6935,90 +6935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure des électrodes interdigitées sur les micro-générateurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7056,103 +7056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Electro-Active Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Electronics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Angers, France. 2017</w:t>
@@ -7934,51 +7934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05399014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji Toure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5592/CO/cetra.2024.1536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Illien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04484057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Pen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kerbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mogoro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathonnet Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Le Maulf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04473842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krommer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Marc Ducros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertolt Nzouatchoua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3031350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillemaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05399014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji Toure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5592/CO/cetra.2024.1536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Illien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04484057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kerbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mogoro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathonnet Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Le Maulf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04473842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krommer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Marc Ducros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertolt Nzouatchoua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3031350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillemaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>