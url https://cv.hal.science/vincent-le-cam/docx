--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -1926,204 +1926,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHM and NDT techniques at IFSTTAR; applications on Civil Engineering structures monitoring. Challenges and new trends on wireless, smart and embedded sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust uncertainty evaluation for system identification on distributed wireless platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Crinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA Indo-French Seminar on Smart Systems and SHM (Structural Health Monitoring) for structures under Harsh Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEFIPRA, Jan 2016, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">European Geoscience Uninon EGU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483614v1</w:t>
+                <w:t xml:space="preserve">hal-01332801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust uncertainty evaluation for system identification on distributed wireless platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SHM and NDT techniques at IFSTTAR; applications on Civil Engineering structures monitoring. Challenges and new trends on wireless, smart and embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Uninon EGU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">CEFIPRA Indo-French Seminar on Smart Systems and SHM (Structural Health Monitoring) for structures under Harsh Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFIPRA, Jan 2016, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332801v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des structures</w:t>
               </w:r>
@@ -3899,191 +3899,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological approach of new sensors used in structural health monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du projet LOCOSS GIS ITS Bretagne : Système mobile de géoLOcalisation et de téléCOmmunication pour Services de Secours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfrefo Guemes, Jul 2006, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Conference on Intelligent Transport Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473764v1</w:t>
+                <w:t xml:space="preserve">hal-04473842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet LOCOSS GIS ITS Bretagne : Système mobile de géoLOcalisation et de téléCOmmunication pour Services de Secours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrological approach of new sensors used in structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Intelligent Transport Systems (ITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Saint Brieuc, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfrefo Guemes, Jul 2006, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473842v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVANCEES DU LCPC DANS LE DOMAINE DES RESEAUX DE CAPTEURS SANS-FIL</w:t>
               </w:r>
@@ -4220,51 +4220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4395,178 +4395,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCPC WIRELESS SENSOR NETWORK LCPC WIRELESS SENSOR NETWORK PLATFORM PLATFORM</w:t>
+                <w:t xml:space="preserve">LCPC Wireless platform description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF Jointly Sponsored Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">NSF/ESF : Smart Structures and Advanced Sensor Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466721v1</w:t>
+                <w:t xml:space="preserve">hal-04465993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCPC Wireless platform description</w:t>
+                <w:t xml:space="preserve">LCPC WIRELESS SENSOR NETWORK LCPC WIRELESS SENSOR NETWORK PLATFORM PLATFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF : Smart Structures and Advanced Sensor Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">NSF/ESF Jointly Sponsored Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465993v1</w:t>
+                <w:t xml:space="preserve">hal-04466721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCPC Industrial achievements</w:t>
               </w:r>
@@ -5109,51 +5109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lesoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7934,51 +7934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05399014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji Toure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5592/CO/cetra.2024.1536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Illien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04484057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kerbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mogoro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathonnet Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Le Maulf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04473842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krommer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Marc Ducros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertolt Nzouatchoua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3031350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillemaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05399014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji Toure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5592/CO/cetra.2024.1536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Illien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04484057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kerbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mogoro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathonnet Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Le Maulf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04473842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krommer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Marc Ducros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertolt Nzouatchoua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3031350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillemaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>