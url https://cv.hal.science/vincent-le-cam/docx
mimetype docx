--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1274,256 +1274,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New detection criteria and shunting monitoring in railway track circuit receivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">Flexible piezoelectric micro-generator with interdigitated electrodes for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Mogoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSHM-RS 2018, 2nd International Workshop on Structural Health Monitoring for Railway Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Qingdao, China. 10 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898678v1</w:t>
+                <w:t xml:space="preserve">hal-02486563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible piezoelectric micro-generator with interdigitated electrodes for energy harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raynald Seveno</w:t>
+                <w:t xml:space="preserve">New detection criteria and shunting monitoring in railway track circuit receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Kerbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Mogoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">IWSHM-RS 2018, 2nd International Workshop on Structural Health Monitoring for Railway Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Qingdao, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486563v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet des Objets (IOT): Contexte, Projets et Perspectives à l'IFSTTAR</w:t>
               </w:r>
@@ -2103,217 +2103,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des structures</w:t>
+                <w:t xml:space="preserve">Evolution de la Galaxie PEGASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathonnet Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique : CND &amp; SHM pour les énergies renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Régionale (PDL) : PRECEND, Mar 2015, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Journées Techniques Ouvrages d’Art 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Scientifique et Technique (RST) du MTE, May 2015, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483509v1</w:t>
+                <w:t xml:space="preserve">hal-04483579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la Galaxie PEGASE</w:t>
+                <w:t xml:space="preserve">Surveillance des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Ouvrages d’Art 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Scientifique et Technique (RST) du MTE, May 2015, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Journée technique : CND &amp; SHM pour les énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Régionale (PDL) : PRECEND, Mar 2015, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483579v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances et challenges dans l'instrumentation des structures</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Le Maulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2735,51 +2735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte d'instrumentation PEGASE : Retours d'expérience, valorisation, suite...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathonnet Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvrages d'Art du Réseau Scientifique et Technique du MTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Scientifique et Technique du MTE, IFSTTAR, SETRA, May 2012, Sourdun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Le Maulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stanford University, Departement of Mechanics, Sep 2011, Stanford, France</w:t>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3374,51 +3374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvrages d'Art du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Scientifique et Technique du MTE, Jun 2009, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3804,286 +3804,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of wireless sensors : review of methodologies. Experience feedback of the very precise GPS solution</w:t>
+                <w:t xml:space="preserve">Présentation du projet LOCOSS GIS ITS Bretagne : Système mobile de géoLOcalisation et de téléCOmmunication pour Services de Secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Granada (Spain), Spain. pp.1339-1347</w:t>
+              <w:t xml:space="preserve">Conference on Intelligent Transport Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473787v1</w:t>
+                <w:t xml:space="preserve">hal-04473842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet LOCOSS GIS ITS Bretagne : Système mobile de géoLOcalisation et de téléCOmmunication pour Services de Secours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrological approach of new sensors used in structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Intelligent Transport Systems (ITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Saint Brieuc, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfrefo Guemes, Jul 2006, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473842v1</w:t>
+                <w:t xml:space="preserve">hal-04473764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological approach of new sensors used in structural health monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization of wireless sensors : review of methodologies. Experience feedback of the very precise GPS solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alfrefo Guemes, Jul 2006, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2006, Granada (Spain), Spain. pp.1339-1347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473764v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVANCEES DU LCPC DANS LE DOMAINE DES RESEAUX DE CAPTEURS SANS-FIL</w:t>
               </w:r>
@@ -4188,562 +4188,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatics and Structural Intelligence: trends, challenges, research directions, applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du Nouveau système CASC Présentation du Nouveau système CASC (Surveillance acoustique des câbles) (Surveillance acoustique des câbles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies, Santorini 27-06-05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Scientifique et Technique du MTE, Apr 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465850v1</w:t>
+                <w:t xml:space="preserve">hal-04473603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Nouveau système CASC Présentation du Nouveau système CASC (Surveillance acoustique des câbles) (Surveillance acoustique des câbles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informatics and Structural Intelligence: trends, challenges, research directions, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Scientifique et Technique du MTE, Apr 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies, Santorini 27-06-05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473603v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCPC Wireless platform description</w:t>
+                <w:t xml:space="preserve">LCPC Industrial achievements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF : Smart Structures and Advanced Sensor Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465993v1</w:t>
+                <w:t xml:space="preserve">hal-04466736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCPC WIRELESS SENSOR NETWORK LCPC WIRELESS SENSOR NETWORK PLATFORM PLATFORM</w:t>
+                <w:t xml:space="preserve">A WIRELESS SENSOR NETWORK FOR DAMAGE DETECTION AND HEALTH MONITORING OF CABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF Jointly Sponsored Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">Third European Conference on Structural Control, 3ECSC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna University of Technology, Jul 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466721v1</w:t>
+                <w:t xml:space="preserve">hal-04465752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCPC Industrial achievements</w:t>
+                <w:t xml:space="preserve">LCPC Wireless platform description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">NSF/ESF : Smart Structures and Advanced Sensor Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466736v1</w:t>
+                <w:t xml:space="preserve">hal-04465993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIRELESS SENSOR NETWORK FOR DAMAGE DETECTION AND HEALTH MONITORING OF CABLES</w:t>
+                <w:t xml:space="preserve">LCPC WIRELESS SENSOR NETWORK LCPC WIRELESS SENSOR NETWORK PLATFORM PLATFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Structural Control, 3ECSC,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vienna University of Technology, Jul 2004, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">NSF/ESF Jointly Sponsored Workshop on Smart Structures and Advanced Sensor Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorin (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465752v1</w:t>
+                <w:t xml:space="preserve">hal-04466721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation du viaduc de Roberval</w:t>
               </w:r>
@@ -5109,51 +5109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lesoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7181,51 +7181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-based remote sensing of building energy performance Matlab models as web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,51 +7934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05399014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji Toure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5592/CO/cetra.2024.1536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Illien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04484057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kerbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mogoro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathonnet Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Le Maulf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04473842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krommer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Marc Ducros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertolt Nzouatchoua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3031350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillemaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05399014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji Toure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5592/CO/cetra.2024.1536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Illien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04483980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04484057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kerbal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mogoro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathonnet Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Le Maulf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04473842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krommer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Marc Ducros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertolt Nzouatchoua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3031350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillemaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>