--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1410,51 +1410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="584837A5"/>
+    <w:nsid w:val="860012B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>