--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -187,1030 +187,1246 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconstruction à l’identique du bâtiment démoli</w:t>
+                <w:t xml:space="preserve">Droit des lotissements et renouveau pavillonnaire : changer les codes avant de modifier le code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.10</w:t>
+              <w:t xml:space="preserve">Opérations immobilières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171-172, p. 56 à 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349966v1</w:t>
+                <w:t xml:space="preserve">hal-05582731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sursis à statuer ZAN est (presque) arrivé !</w:t>
+                <w:t xml:space="preserve">L'extension d'une construction déjà supérieure à 150 m² en zone U : simple question de formalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.565-572</w:t>
+              <w:t xml:space="preserve">Les Dossiers Urbanisme aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dossier : la réforme des autorisations d'urbanisme, 59, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04296989v1</w:t>
+                <w:t xml:space="preserve">hal-05582800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau statut des &amp;quot;dark stores&amp;quot; et &amp;quot;dark kitchens&amp;quot; en droit de l’urbanisme</w:t>
+                <w:t xml:space="preserve">La qualification des &amp;quot;divisions secondaires&amp;quot; : un enjeu de la densification urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le lotissement à l’heure de la sobriété foncière. La performance énergétique des bâtiments, 98 (2), p. 149 à 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dv.098.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349973v1</w:t>
+                <w:t xml:space="preserve">hal-05582805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lotissement à l'heure de la sobriété foncière : plaidoyer pour la création d'une division-densification</w:t>
+                <w:t xml:space="preserve">Le sursis à statuer ZAN est (presque) arrivé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.332-341</w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.565-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04133936v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04296989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension sur le &amp;quot;marché&amp;quot; de l'instruction : l'enjeu de la formation initiale</w:t>
+                <w:t xml:space="preserve">Le nouveau statut des &amp;quot;dark stores&amp;quot; et &amp;quot;dark kitchens&amp;quot; en droit de l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 09, pp.433-440</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03781777v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre l’artificialisation des sols et &amp;quot;climatisation&amp;quot; des documents d’urbanisme</w:t>
+                <w:t xml:space="preserve">Le lotissement à l'heure de la sobriété foncière : plaidoyer pour la création d'une division-densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire permanent Construction et urbanisme [Encyclopédie juridique Éditions législatives]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 534</w:t>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.332-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350010v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04133936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et urbanisme, le panorama des délais modifiés</w:t>
+                <w:t xml:space="preserve">La reconstruction à l’identique du bâtiment démoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de jurisprudence de droit de l'urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4</w:t>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350020v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéro artificialisation nette (ZAN) : appréhender l’objet pour mieux saisir l’objectif</w:t>
+                <w:t xml:space="preserve">Tension sur le &amp;quot;marché&amp;quot; de l'instruction : l'enjeu de la formation initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire permanent Construction et urbanisme [Encyclopédie juridique Éditions législatives]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 517</w:t>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350029v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03781777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral : un nouvel espace de liberté (de construire) ?</w:t>
+                <w:t xml:space="preserve">Lutte contre l’artificialisation des sols et &amp;quot;climatisation&amp;quot; des documents d’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38</w:t>
+              <w:t xml:space="preserve">Dictionnaire permanent Construction et urbanisme [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350041v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain face au projet de territoire : les faibles certitudes du certificat d’urbanisme (3e commission)</w:t>
+                <w:t xml:space="preserve">Crise sanitaire et urbanisme, le panorama des délais modifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94-95, pp.75-82</w:t>
+              <w:t xml:space="preserve">Bulletin de jurisprudence de droit de l'urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350059v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau règlement national d’urbanisme (Urbanisme)</w:t>
+                <w:t xml:space="preserve">Zéro artificialisation nette (ZAN) : appréhender l’objet pour mieux saisir l’objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (étude2), pp.9-14</w:t>
+              <w:t xml:space="preserve">Dictionnaire permanent Construction et urbanisme [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350071v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’art d’agir avec discrétion : l’application du règlement national d’urbanisme</w:t>
+                <w:t xml:space="preserve">Le littoral : un nouvel espace de liberté (de construire) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crdf.593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03229598v1</w:t>
+                <w:t xml:space="preserve">hal-04350041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allongement de la durée de validité des autorisations d’urbanisme (3e Commission)</w:t>
+                <w:t xml:space="preserve">Le terrain face au projet de territoire : les faibles certitudes du certificat d’urbanisme (3e commission)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 106, pp.56-61</w:t>
+              <w:t xml:space="preserve">, 2018, 94-95, pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350078v1</w:t>
+                <w:t xml:space="preserve">hal-04350059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le nouveau règlement national d’urbanisme (Urbanisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (étude2), pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’art d’agir avec discrétion : l’application du règlement national d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Urbanisme et droits fondamentaux, 14, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’allongement de la durée de validité des autorisations d’urbanisme (3e Commission)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.56-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'encadrement juridique des zones agricoles et naturelles. La pastille, l'étoile et le règlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1220,129 +1436,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et règles d'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Strebler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRIDAUH (Groupement de recherche sur les institutions et le droit de l'aménagement, de l'urbanisme et de l'habitat). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'Aménagement de l'Urbanisme de l'Habitat (D.A.U.H.) 2023. Le droit de l'aménagement après les lois Climat et résilience et 3DS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Le Moniteur, pp.161-198, 2023, (Hors collection), 978-2-281-13592-3</w:t>
+              <w:t xml:space="preserve">, Éditions Le Moniteur, p. 161 à 198, 2023, (Hors collection), 978-2-281-13592-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1410,51 +1626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="860012B7"/>
+    <w:nsid w:val="F09FFE5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1641,51 +1857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-le-grand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4729-7158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084690925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03229598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Strebler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-le-grand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4729-7158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084690925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.098.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03229598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Strebler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>