--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -740,51 +740,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 09, pp.433-440</w:t>
+              <w:t xml:space="preserve">, 2022, 09, p. 433 à 440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03781777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -851,165 +851,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et urbanisme, le panorama des délais modifiés</w:t>
+                <w:t xml:space="preserve">Zéro artificialisation nette (ZAN) : appréhender l’objet pour mieux saisir l’objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de jurisprudence de droit de l'urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4</w:t>
+              <w:t xml:space="preserve">Dictionnaire permanent Construction et urbanisme [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350020v1</w:t>
+                <w:t xml:space="preserve">hal-04350029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéro artificialisation nette (ZAN) : appréhender l’objet pour mieux saisir l’objectif</w:t>
+                <w:t xml:space="preserve">Crise sanitaire et urbanisme, le panorama des délais modifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire permanent Construction et urbanisme [Encyclopédie juridique Éditions législatives]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 517</w:t>
+              <w:t xml:space="preserve">Bulletin de jurisprudence de droit de l'urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350029v1</w:t>
+                <w:t xml:space="preserve">hal-04350020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral : un nouvel espace de liberté (de construire) ?</w:t>
               </w:r>
@@ -1626,51 +1626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F09FFE5C"/>
+    <w:nsid w:val="667FF15F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1857,51 +1857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-le-grand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4729-7158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084690925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.098.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03229598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Strebler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-le-grand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4729-7158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084690925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582731v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Grand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.098.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03229598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Strebler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>