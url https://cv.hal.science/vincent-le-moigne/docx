--- v0 (2026-03-21)
+++ v1 (2026-05-19)
@@ -132,541 +132,541 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro, intracellular and in vivo s ynergy between amoxicillin, imipenem and relebactam against Mycobacterium abscessus</w:t>
+                <w:t xml:space="preserve">A glycosylated lipooctapeptide promotes uptake and growth of Mycobacterium abscessus in the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bitar</w:t>
+                <w:t xml:space="preserve">Louis David Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
+                <w:t xml:space="preserve">Wassim Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arthur</w:t>
+                <w:t xml:space="preserve">Mélanie Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaf101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58455-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019510v1</w:t>
+                <w:t xml:space="preserve">hal-05034871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of ESX-3 and ESX-4 secretion systems in Mycobacterium abscessus results in highly impaired pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Daher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+                <w:t xml:space="preserve">Yara Tasrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Tasrini</w:t>
+                <w:t xml:space="preserve">Shweta Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Sexton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-07572-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glycosylated lipooctapeptide promotes uptake and growth of Mycobacterium abscessus in the host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro, intracellular and in vivo s ynergy between amoxicillin, imipenem and relebactam against Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis David Leclercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wassim Daher</w:t>
+                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Cortes</w:t>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertus Viljoen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3326. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58455-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaf101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034871v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of amoxicillin improves the efficacy of the imipenem-avibactam combination against Mycobacterium abscessus in a mouse model of infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69 (8), pp.e0053425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -694,295 +694,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the role of the penicillin binding protein 2c (Pbp2c) in inducible β-lactam resistance in Corynebacteriaceae</w:t>
+                <w:t xml:space="preserve">Cyclophostin and Cyclipostins analogues counteract macrolide-induced resistance mediated by erm(41) in Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lavollay</w:t>
+                <w:t xml:space="preserve">Morgane Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Buon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+                <w:t xml:space="preserve">Isabelle Poncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Compain</w:t>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Guyonvarch</w:t>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1327723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12929-024-01091-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574922v1</w:t>
+                <w:t xml:space="preserve">inserm-04841571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclophostin and Cyclipostins analogues counteract macrolide-induced resistance mediated by erm(41) in Mycobacterium abscessus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of the role of the penicillin binding protein 2c (Pbp2c) in inducible β-lactam resistance in Corynebacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poncin</w:t>
+                <w:t xml:space="preserve">Marie Lavollay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+                <w:t xml:space="preserve">Céline Buon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Armel Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (1), pp.103. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1327723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12929-024-01091-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1327723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04841571v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgA Serological Response for the Diagnosis of Mycobacterium abscessus Infections in Patients with Cystic Fibrosis</w:t>
               </w:r>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Vásquez Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (8), pp.e1010771. </w:t>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,51 +3026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Veckerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (4), pp.e02440-16. </w:t>
@@ -3102,295 +3102,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of a dehydratase important for intracellular growth and cording renders rough Mycobacterium abscessus avirulent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MgtC as a Host-Induced Factor and Vaccine Candidate against Mycobacterium abscessus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Halloum</w:t>
+                <w:t xml:space="preserve">Claudine Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
+                <w:t xml:space="preserve">Céline Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+                <w:t xml:space="preserve">Geoffrey Accard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (29), pp.E4228-E4237. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (10), pp.2895-2903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1605477113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00359-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086925v1</w:t>
+                <w:t xml:space="preserve">hal-02283984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgtC as a Host-Induced Factor and Vaccine Candidate against Mycobacterium abscessus Infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deletion of a dehydratase important for intracellular growth and cording renders rough Mycobacterium abscessus avirulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Belon</w:t>
+                <w:t xml:space="preserve">Iman Halloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goulard</w:t>
+                <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Accard</w:t>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84 (10), pp.2895-2903. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (29), pp.E4228-E4237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00359-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1605477113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283984v1</w:t>
+                <w:t xml:space="preserve">hal-02086925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine strategies against cystic fibrosis pathogens</w:t>
               </w:r>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (3), pp.751 - 756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3640,77 +3640,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Equipe 7, 33 (18), pp.2118--2124. </w:t>
@@ -3754,1122 +3754,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Collection of Plasmid DNA in Large and Growing Animal Muscles 6 Weeks after DNA Vaccination with and without Electroporation</w:t>
+                <w:t xml:space="preserve">Mycobacterium abscessus Phospholipase C Expression Is Induced during Coculture within Amoebae and Enhances M. abscessus Virulence in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dory</w:t>
+                <w:t xml:space="preserve">Jean Claude Bakala N'Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Keranflec</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Soismier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (2), pp.780-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.02032-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715864v1</w:t>
+                <w:t xml:space="preserve">hal-03550943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine strategies against bacterial pathogens in cystic fibrosis patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted Collection of Plasmid DNA in Large and Growing Animal Muscles 6 Weeks after DNA Vaccination with and without Electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Moigne</w:t>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Gaillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Keranflec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680918v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Assessment of Drug Efficacy against Mycobacterium abscessus Using the Embryonic Zebrafish Test System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+                <w:t xml:space="preserve">Vaccine strategies against bacterial pathogens in cystic fibrosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Lesne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00142-14⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.4 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088311v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; Assessment of Drug Efficacy against Mycobacterium abscessus Using the Embryonic Zebrafish Test System</w:t>
+                <w:t xml:space="preserve">In Vivo Assessment of Drug Efficacy against Mycobacterium abscessus Using the Embryonic Zebrafish Test System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lutfalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 58, pp.4054 - 4063. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00142-14⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 58 (7), pp.4054-4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00142-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680924v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of staphylococcal enterotoxin A in foods with specific and sensitive polyclonal antibodies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Echasserieau</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; Assessment of Drug Efficacy against Mycobacterium abscessus Using the Embryonic Zebrafish Test System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.11.021⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.4054 - 4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00142-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208625v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectricimmunosensor for direct and rapiddetection of staphylococcal enterotoxin A (SEA) at the ng level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Detection and quantification of staphylococcal enterotoxin A in foods with specific and sensitive polyclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Echasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.255 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680966v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of amplification role of the protein KLH on antibody response generated by a MAP Staphyloccocus aureus enterotoxin A (SEA) peptide comparing with the corresponding monomeric peptide</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piezoelectricimmunosensor for direct and rapiddetection of staphylococcal enterotoxin A (SEA) at the ng level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 365 (1-2), pp.110-117. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (1), pp.140-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2010.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712240v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosafety of DNA vaccines: New generation of DNA vectors and current knowledge on the fate of plasmids after injection.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of amplification role of the protein KLH on antibody response generated by a MAP Staphyloccocus aureus enterotoxin A (SEA) peptide comparing with the corresponding monomeric peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.03.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 365 (1-2), pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493412v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biosafety of DNA vaccines: New generation of DNA vectors and current knowledge on the fate of plasmids after injection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Faurez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (23), pp.3888-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immune Response to Chlamydophila abortus POMP91B Protein in the Context of Different Pathogen Associated Molecular Patterns (PAMP); Role of Antigen in the Orientation of Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Robreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahib Mahana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), pp.59 - 73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins1020059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4879,120 +5013,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P27-PPE36 (Rv2108) Mycobacterium tuberculosis Antigen – Member of PPE Protein Family with Surface Localization and Immunological Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahib Mahana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Tuberculosis - Analyzing the Origin of Mycobacterium Tuberculosis Pathogenicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.539-560, 2012, Understanding Tuberculosis – Analyzing the Origin of Mycobacterium Tuberculosis Pathogenicity, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/31806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5002,51 +5136,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roscovitine exacerbates Mycobacterium abscessus infection by reducing NADPH oxidase-dependent neutrophil trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5098,65 +5232,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5224,51 +5358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37BE3475"/>
+    <w:nsid w:val="F6825F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5455,51 +5589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-le-moigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2012-1750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05019510v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bitar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04961581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Tasrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Parmar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Sexton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07572-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Leclercq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertus Viljoen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58455-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05173967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00534-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04574922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavollay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guyonvarch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1327723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01091-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03682405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mahoudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Christien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ferroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00192-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez Rincon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glatigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0406OC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03789988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Blouquit-Laye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desquesnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac348" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03751522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor V&#225;squez Sotomayor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruyck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03032987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nigou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00114-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03031741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ridenour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Paudel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anosha Abdul Basir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00905" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Bories" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008069" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laencina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57766" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02046027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Majlessi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713195115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02046117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812984115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Veckerl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02440-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605477113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Belon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Accard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00359-16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1102810" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bakala N'Goma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Soismier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Chevalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.02032-14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.03.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFVSQ5LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Moigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Herrmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.11.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lesne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00142-14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00142-14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.11.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKZ5PRVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00680966v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ghasemi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.08.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HMLKTQJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2010.12.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00493412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gravier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Robreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Mahana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins1020059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03713603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31806" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552913v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-le-moigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2012-1750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034871v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertus Viljoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58455-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04961581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Tasrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Parmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Sexton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07572-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05019510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bitar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05173967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00534-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01091-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04574922v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavollay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guyonvarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1327723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03682405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mahoudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Christien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ferroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00192-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez Rincon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glatigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0406OC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03789988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Blouquit-Laye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desquesnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac348" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03751522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor V&#225;squez Sotomayor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruyck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03032987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nigou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00114-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03031741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ridenour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Paudel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anosha Abdul Basir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00905" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Bories" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008069" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laencina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57766" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02046027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Majlessi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713195115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02046117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812984115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Veckerl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02440-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Belon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Accard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00359-16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605477113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1102810" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bakala N'Goma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Soismier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Chevalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.02032-14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.03.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFVSQ5LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bakala N'Goma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02032-14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Moigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Herrmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.11.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lesne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00142-14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03680924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00142-14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.11.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKZ5PRVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00680966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ghasemi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.08.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HMLKTQJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2010.12.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00493412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gravier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Robreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Mahana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins1020059" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03713603v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31806" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552913v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>