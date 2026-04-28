--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -1350,599 +1350,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater pre-touch based on artificial electric sense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364920903776⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520026v1</w:t>
+                <w:t xml:space="preserve">hal-02635296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+                <w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Armanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.4006-4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635296v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Renda</w:t>
+                <w:t xml:space="preserve">Underwater pre-touch based on artificial electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bruce Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costanza Armanini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.4006-4013. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.027836492090377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364920903776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963895v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based estimation of ellipsoidal object using artificial electric sense.</w:t>
+                <w:t xml:space="preserve">Underwater robots equipped with artificial electric sense for the exploration of unconventional aquatic niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
+                <w:t xml:space="preserve">Stephane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.22-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364917709942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70724-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550624v1</w:t>
+                <w:t xml:space="preserve">hal-02387635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robots equipped with artificial electric sense for the exploration of unconventional aquatic niches</w:t>
+                <w:t xml:space="preserve">Model based estimation of ellipsoidal object using artificial electric sense.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bazeille</w:t>
+                <w:t xml:space="preserve">Sylvain Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Robotics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.22-51. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70724-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364917709942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387635v1</w:t>
+                <w:t xml:space="preserve">hal-01550624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive underwater object inspection based on artificial electric sense</w:t>
               </w:r>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.45003 - 45003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2273,278 +2273,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Girin</w:t>
+                <w:t xml:space="preserve">C. Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364912470181⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.945-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2255451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794706v1</w:t>
+                <w:t xml:space="preserve">in2p3-00858812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevallereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29, pp.945-956. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.172-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2255451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364912470181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00858812v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolocation Sensors in Conducting Water Bio-Inspired by Electric Fish</w:t>
               </w:r>
@@ -2677,51 +2677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for a sensor inspired by electric fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,317 +3032,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static motion of a new serial snake-like robot on a water surface: a geometrical approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Underwater communication with artificial electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Clement</w:t>
+                <w:t xml:space="preserve">Mohamed Boukens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godfried Jansen van Vuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636073⟩</w:t>
+              <w:t xml:space="preserve">ALIFE2021: Artificial Life Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtuel, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686633v1</w:t>
+                <w:t xml:space="preserve">hal-03686620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater communication with artificial electric sense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukens</w:t>
+                <w:t xml:space="preserve">Quasi-static motion of a new serial snake-like robot on a water surface: a geometrical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Godfried Jansen van Vuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE2021: Artificial Life Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtuel, Czech Republic. </w:t>
+              <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.7372-7377, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/isal_a_00401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686620v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing on the Water: Stability Mechanisms of Snakes on Free Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,77 +3419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based object localization and shape estimation using electric sense on underwater robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3536,51 +3536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object shape recognition using electric sense and ellipsoid's polarization tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1137 - 1142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mintchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marrazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor model for the navigation of underwater vehicles by the electric sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4964,51 +4964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.4225-4230, </w:t>
@@ -5160,51 +5160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Robots Equipped with Artificial Electric Sense for the Exploration of Unconventional Aquatic Niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5596,51 +5596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F7347BA"/>
+    <w:nsid w:val="C10F95DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5827,51 +5827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lebastard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7306-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123593352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lebastard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7306-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123593352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>