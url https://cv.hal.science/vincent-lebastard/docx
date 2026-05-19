--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,5541 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5490 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Lebastard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7306-2286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123593352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4M262W0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical derivatives of strain-based dynamic model for hybrid soft-rigid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anup Teejo Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Renda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02783649251346209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality of the Existing Geometric Variable Strain Models for the Dynamic Modeling of Continuum Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.1848-1855. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3524898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Tummers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.216-246. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry breaking and gait transition induced by hydrodynamic sensory feedback in an anguilliform swimming robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilo Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Thandiackal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (5), pp.055104. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Tummers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.2360-2378. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3238171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statics and Dynamics of Continuum Robots Based on Cosserat Rods and Optimal Control Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Renda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.1544-1562. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3226112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time integration simulation of robots with rigid bodies and Cosserat rods based on a Newton-Euler recursive algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Renda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3334647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Hamilton's principle applied to geometrically exact Kirchhoff sliding rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Renda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 516, pp.116511. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater pre-touch based on artificial electric sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bruce Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.027836492090377. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364920903776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A purely model-based approach to object pose and size estimation with electric sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.3000285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Variable-Strain Approach for Static Modeling of Soft Manipulators With Tendon and Fluidic Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Renda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Armanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.4006-4013. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2985620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of continuum and soft robots: a strain parametrization based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Renda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.3036618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater robots equipped with artificial electric sense for the exploration of unconventional aquatic niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.22-51. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70724-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based estimation of ellipsoidal object using artificial electric sense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917709942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive underwater object inspection based on artificial electric sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.45003 - 45003. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/11/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater navigation based on passive electric sense: New perspectives for underwater docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mintchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Stefanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (9), pp.1228-1250. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364915572071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Sensor-Based Control of Underwater Robot Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2013.2295890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.172-188. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364912470181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.945-956. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2013.2255451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00858812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolocation Sensors in Conducting Water Bio-Inspired by Electric Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1865-1882. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2013.2241536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for a sensor inspired by electric fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.492-505. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2011.2175764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614081v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of absolute orientation for a bipedal robot: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive inverse dynamics of a swimming snake-like robot with a tree-like mechanical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSO 2023: 19th IEEE International Conference on Advanced Robotics and Its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Berlin, Germany. pp.65-70, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO56563.2023.10187577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater communication with artificial electric sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godfried Jansen van Vuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE2021: Artificial Life Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static motion of a new serial snake-like robot on a water surface: a geometrical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.7372-7377, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing on the Water: Stability Mechanisms of Snakes on Free Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brossillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines 2020 : 9th International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Freiburg, Germany. pp.165-175, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64313-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based object localization and shape estimation using electric sense on underwater robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural-based underwater surface localization through electrolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.2596 - 2603, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object shape recognition using electric sense and ellipsoid's polarization tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Stockholm, Sweden. pp.4692 - 4699, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural-based Underwater Spherical Target Localization through Electrolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington State Convention Center, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7138975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an electric sensor based control for underwater multi-agents navigation in a file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4608 - 4613, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.1161 - 1167, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Objects by an Underwater Robot with Electric Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines 2012: Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, barcelone, Spain. pp.50 - 61, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31525-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of small objects with electric sense based on kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1137 - 1142, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater electro-navigation in the dark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1155 - 1160, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underwater reconfigurable robot with bioinspired electric sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mintchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Stefanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marrazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Orofino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1149 - 1154, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor model for the navigation of underwater vehicles by the electric sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2010 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, China. pp.879 - 884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics model of an electric fish-like robot : numerical aspects and application to obstacle avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke Jan Ijspeert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San-Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater robot navigation around a sphere using electrolocation sense and Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.4225-4230, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5648929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Solving Inverse Problems for Electric Fish Like Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO 2010 - IEEE International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tianjin, China. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric sensing for underwater navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living machines: A handbook of research in biomimetics and biohybrid systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Robots Equipped with Artificial Electric Sense for the Exploration of Unconventional Aquatic Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-50, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on a sensor bio-inspired by electric fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANGELS project D.3.7. Multi-agents demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irccyn. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5596,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10F95DF"/>
+    <w:nsid w:val="4C59EB57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5827,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lebastard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7306-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123593352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lebastard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7306-2286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123593352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4M262W0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Teejo Mathew" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251346209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouyoucef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3524898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3226112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3334647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116511" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruce Ferrer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920903776" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3000285" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Armanini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2985620" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3036618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70724-2_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lanneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917709942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/4/045003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jawad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2241536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Jansen van Vuuren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00401" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487417" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487670" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7138975" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marrazza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Orofino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224956" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Omar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695453v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>