--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -456,278 +456,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology for adaptive sliding mode control with self-tuning threshold based on chattering detection</w:t>
+                <w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chesné</w:t>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.112854⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2025.3640708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141834v1</w:t>
+                <w:t xml:space="preserve">hal-05422201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Prévost</w:t>
+                <w:t xml:space="preserve">New methodology for adaptive sliding mode control with self-tuning threshold based on chattering detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2025.3640708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.112854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422201v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -735,51 +735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 377, pp.124502. </w:t>
@@ -811,758 +811,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Air Management of an Open Cathode Proton Exchange Membrane Fuel Cell Using Sliding Mode Control</w:t>
+                <w:t xml:space="preserve">Robust nonsingular predefined-time terminal sliding mode control for perturbed chains of integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnil Ram</w:t>
+                <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanal Kumar</w:t>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mohammadi</w:t>
+                <w:t xml:space="preserve">Zhang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Cirrincione</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrochemical Energy Conversion and Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.021010. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (12), pp.8946-8953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4063056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3426554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192279v1</w:t>
+                <w:t xml:space="preserve">hal-04637935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust nonsingular predefined-time terminal sliding mode control for perturbed chains of integrators</w:t>
+                <w:t xml:space="preserve">Thermal and Air Management of an Open Cathode Proton Exchange Membrane Fuel Cell Using Sliding Mode Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Krishnil Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+                <w:t xml:space="preserve">Shanal Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Chen</w:t>
+                <w:t xml:space="preserve">Ali Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Liang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Cirrincione</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (12), pp.8946-8953. </w:t>
+              <w:t xml:space="preserve">Journal of Electrochemical Energy Conversion and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.021010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3426554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4063056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637935v1</w:t>
+                <w:t xml:space="preserve">hal-04192279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Discrete Predictor-Based Controllers for Networked Control Systems with Time-varying Delays: Application to A Visual Servo Inverted Pendulum System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Fixed-time sliding mode control with mismatched disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changda Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+                <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dajun Du</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JAS.2021.1004249⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.110009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344314v1</w:t>
+                <w:t xml:space="preserve">hal-03502587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time sliding mode control with mismatched disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Predictor-based control of time-delay systems: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (12), pp.2496-2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2022.2056654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502587v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictor-based control of time-delay systems: a survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Designing Discrete Predictor-Based Controllers for Networked Control Systems with Time-varying Delays: Application to A Visual Servo Inverted Pendulum System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changda Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bin Liang</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dajun Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (12), pp.2496-2534. </w:t>
+              <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (10), pp.1763-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2022.2056654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JAS.2021.1004249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644248v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fixed-time stability: application to sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (2), pp.1061-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1609,51 +1609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Gain Super Twisting Algorithm Application to PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Banda Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,90 +1713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictor-based control of LTI remote systems with estimated time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1), pp.289-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1830,51 +1830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Chip Rapid Control Prototyping for DC motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,90 +1934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State feedback control and delay estimation for LTI systems with unknown input-delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94 (9), pp.2369-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,103 +2168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-twisting algorithm based time-varying delay estimation with external signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (12), pp.10663 - 10671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2532,64 +2532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete predictor-based event-triggered control of networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing-Long Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2636,77 +2636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of the sign gradient descent algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,64 +2766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2864,235 +2864,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-based control of LTI systems with input and output time-varying delays</w:t>
+                <w:t xml:space="preserve">Prediction-based control for LTI systems with uncertain time-varying delays and partial state knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.24-30. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (6), pp.1403-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2017.1317365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668907v1</w:t>
+                <w:t xml:space="preserve">hal-01505562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-based control for LTI systems with uncertain time-varying delays and partial state knowledge</w:t>
+                <w:t xml:space="preserve">Prediction-based control of LTI systems with input and output time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (6), pp.1403-1414. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2017.1317365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505562v1</w:t>
+                <w:t xml:space="preserve">hal-01668907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Estimation and Predictive Control of Uncertain Systems With Input Delay: Application to a DC Motor</w:t>
               </w:r>
@@ -3104,77 +3104,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gonzáles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (9), pp.5849 - 5857. </w:t>
@@ -3225,64 +3225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New predictive scheme for the control of LTI systems with input delay and unknown disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3374,90 +3374,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Latoufis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3499,90 +3499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie robuste de commande sans capteur d’une petite éolienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3620,90 +3620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lechappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3741,90 +3741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la conception d'observateurs basée sur l'enregistrement de données à hautes fréquences en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONGRÈS ANNUEL DE LA SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, VILLEURBANNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3849,90 +3849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4096,103 +4096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Latoufis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4239,90 +4239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Control Oriented Model Of an Open Cathode PEM Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanal S Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Cirrincione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnil Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE-Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Singapore, Singapore. pp.2415-2420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4350,555 +4350,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation of the disturbance dynamics by Extended State Observer Using an Artificial Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cirrincione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-L Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (Virtual ), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916171v1</w:t>
+                <w:t xml:space="preserve">hal-02928411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical online time-varying delay estimation of remote control system based on adaptive super-twisting algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Hutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control Techology and Applications (CCTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206286⟩</w:t>
+              <w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928666v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Chip Rapid Control Prototyping for Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duvernois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the disturbance dynamics by Extended State Observer Using an Artificial Delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A practical online time-varying delay estimation of remote control system based on adaptive super-twisting algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Q.-L Han</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin (Virtual ), Germany. </w:t>
+              <w:t xml:space="preserve">Conference on Control Techology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928411v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction-based control with delay estimation of LTI systems with input-output delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.3702-3707, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4945,64 +4945,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnected delay and state observer for nonlinear systems with time-varying input delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5043,248 +5043,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic observation-prediction for LTI systems with a time-varying delay in the input</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decentralized Second Order Sliding-Mode control of multi-agent system with communication delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus de Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798606⟩</w:t>
+              <w:t xml:space="preserve">Variable Structure System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nanjing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSS.2016.7506883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424876v1</w:t>
+                <w:t xml:space="preserve">hal-01456471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized Second Order Sliding-Mode control of multi-agent system with communication delay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic observation-prediction for LTI systems with a time-varying delay in the input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variable Structure System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nanjing, China. </w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VSS.2016.7506883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456471v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of disturbed systems with input delay: experimental validation on a DC motor</w:t>
               </w:r>
@@ -5309,64 +5309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Time Delay Systems Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States. </w:t>
@@ -5417,64 +5417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive scheme for observer-based control of LTI systems with unknown disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,64 +5560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6052,90 +6052,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux stratégies de conversion AC/DC pour les éoliennes équipées de génératrices synchrones à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6250,51 +6250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0F2CBB0"/>
+    <w:nsid w:val="073BE390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6398,51 +6398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F87C7CC"/>
+    <w:nsid w:val="A06833B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6546,51 +6546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C7EA4CAA"/>
+    <w:nsid w:val="4D22A6E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6694,51 +6694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DFBD236B"/>
+    <w:nsid w:val="CC6780A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="38EBD055"/>
+    <w:nsid w:val="D1DD04E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6990,51 +6990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CE8316EF"/>
+    <w:nsid w:val="A39C1424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7236,51 +7236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lechappe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0341-1660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.lechappe@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=nuuDwboAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Vincent_Lechappe2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://panther.meil.pw.edu.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.org/nouvelles/actualites/programme-cooperation-france-mexique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnil Ram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cirrincione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3426554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changda Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajun Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2021.1004249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2056654" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3069667" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3001671" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1707288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Iracheta-Cortez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alfredo Jaramillo Salgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10249014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2960739" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ark Dev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Kanti Sarkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1673487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.04.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1317365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonz&#225;les" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2527692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal S Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia49820.2021.9479098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206286" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirrincione" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-L Han" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814876" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2016.7506883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquez Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkal Mehta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Singh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4762-6_44" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01353768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lechappe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0341-1660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.lechappe@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=nuuDwboAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Vincent_Lechappe2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://panther.meil.pw.edu.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.org/nouvelles/actualites/programme-cooperation-france-mexique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3426554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnil Ram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cirrincione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2056654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changda Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajun Du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2021.1004249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3069667" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3001671" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1707288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Iracheta-Cortez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alfredo Jaramillo Salgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10249014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2960739" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ark Dev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Kanti Sarkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1673487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.04.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1317365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonz&#225;les" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2527692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal S Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia49820.2021.9479098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirrincione" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-L Han" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206286" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814876" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2016.7506883" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquez Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkal Mehta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Singh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4762-6_44" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01353768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>