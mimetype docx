--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1075,291 +1075,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time sliding mode control with mismatched disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictor-based control of time-delay systems: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (12), pp.2496-2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2022.2056654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502587v1</w:t>
+                <w:t xml:space="preserve">hal-03644248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictor-based control of time-delay systems: a survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Fixed-time sliding mode control with mismatched disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (12), pp.2496-2534. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.110009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2022.2056654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644248v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Discrete Predictor-Based Controllers for Networked Control Systems with Time-varying Delays: Application to A Visual Servo Inverted Pendulum System</w:t>
               </w:r>
@@ -1505,64 +1505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (2), pp.1061-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,1171 +1590,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Gain Super Twisting Algorithm Application to PMSM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">State feedback control and delay estimation for LTI systems with unknown input-delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesus de Leon Morales</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTIE.2021.3051589⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (9), pp.2369-2378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1707288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179866v1</w:t>
+                <w:t xml:space="preserve">hal-02422579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictor-based control of LTI remote systems with estimated time-varying delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Single Gain Super Twisting Algorithm Application to PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Banda Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus de Leon Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.289-294. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3001671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JESTIE.2021.3051589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871127v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Chip Rapid Control Prototyping for DC motor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+                <w:t xml:space="preserve">Predictor-based control of LTI remote systems with estimated time-varying delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20210001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.289-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3001671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572536v1</w:t>
+                <w:t xml:space="preserve">hal-02871127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State feedback control and delay estimation for LTI systems with unknown input-delay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">On Chip Rapid Control Prototyping for DC motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94 (9), pp.2369-2378. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1707288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20210001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422579v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Validation of a Grid-Connected DFIG by Exploiting the Frequency-Domain Harmonic Analysis</w:t>
+                <w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hernández-Mayoral</w:t>
+                <w:t xml:space="preserve">Florin Hutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynaldo Iracheta-Cortez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+                <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Alfredo Jaramillo Salgado</w:t>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (24), pp.9014. </w:t>
+              <w:t xml:space="preserve">Radio Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10249014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179877v1</w:t>
+                <w:t xml:space="preserve">hal-02977808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-twisting algorithm based time-varying delay estimation with external signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Modelling and Validation of a Grid-Connected DFIG by Exploiting the Frequency-Domain Harmonic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaldo Iracheta-Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Alfredo Jaramillo Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2960739⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (24), pp.9014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10249014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431255v1</w:t>
+                <w:t xml:space="preserve">hal-03179877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florin Hutu</w:t>
+                <w:t xml:space="preserve">Super-twisting algorithm based time-varying delay estimation with external signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Sébastien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.10663 - 10671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2960739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977808v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-Based Super Twisting Sliding Mode Load Frequency Control for Multi Area Interconnected Power Systems with State and Input Time Delays using Disturbance Observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ark Dev</w:t>
+                <w:t xml:space="preserve">Properties of the sign gradient descent algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mrinal Kanti Sarkar</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1673487⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2019.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302028v1</w:t>
+                <w:t xml:space="preserve">hal-02096241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete predictor-based event-triggered control of networked control systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction-Based Super Twisting Sliding Mode Load Frequency Control for Multi Area Interconnected Power Systems with State and Input Time Delays using Disturbance Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ark Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Qing-Long Han</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinal Kanti Sarkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1673487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151175v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the sign gradient descent algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete predictor-based event-triggered control of networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Long Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.281-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2019.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096241v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay and state observation for SISO nonlinear systems with input delay</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (6), pp.1403-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3000,51 +3000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gonzáles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,312 +3493,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie robuste de commande sans capteur d’une petite éolienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Prévost</w:t>
+                <w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lechappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947354v1</w:t>
+                <w:t xml:space="preserve">hal-04591816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
+                <w:t xml:space="preserve">Stratégie robuste de commande sans capteur d’une petite éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lechappe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591816v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la conception d'observateurs basée sur l'enregistrement de données à hautes fréquences en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,404 +3843,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
+                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
+              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099988v1</w:t>
+                <w:t xml:space="preserve">hal-04105930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system identification approach to center of mass estimation in trucks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152351⟩</w:t>
+              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146925v1</w:t>
+                <w:t xml:space="preserve">hal-04099988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">A system identification approach to center of mass estimation in trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benadada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105930v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Control Oriented Model Of an Open Cathode PEM Fuel Cell</w:t>
               </w:r>
@@ -4460,90 +4460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Hutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4590,51 +4590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Chip Rapid Control Prototyping for Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4711,77 +4711,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control Techology and Applications (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4854,51 +4854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.3702-3707, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4958,51 +4958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5088,51 +5088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variable Structure System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nanjing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5192,51 +5192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5264,421 +5264,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of disturbed systems with input delay: experimental validation on a DC motor</w:t>
+                <w:t xml:space="preserve">Delay and state observer for SISO LTI systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Time Delay Systems Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.393⟩</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7172051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263708v1</w:t>
+                <w:t xml:space="preserve">hal-01179410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive scheme for observer-based control of LTI systems with unknown disturbances</w:t>
+                <w:t xml:space="preserve">Predictive control of disturbed systems with input delay: experimental validation on a DC motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus de Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
+              <w:t xml:space="preserve">12th Time Delay Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179420v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay and state observer for SISO LTI systems</w:t>
+                <w:t xml:space="preserve">Predictive scheme for observer-based control of LTI systems with unknown disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7172051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179410v1</w:t>
+                <w:t xml:space="preserve">hal-01179420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial linearization of the PVTOL aircraft with internal stability</w:t>
               </w:r>
@@ -6250,51 +6250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="073BE390"/>
+    <w:nsid w:val="ACD3AA31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6398,51 +6398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A06833B8"/>
+    <w:nsid w:val="6C0AE522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6546,51 +6546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D22A6E0"/>
+    <w:nsid w:val="74D22435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6694,51 +6694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CC6780A3"/>
+    <w:nsid w:val="F61C0B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D1DD04E1"/>
+    <w:nsid w:val="25583D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6990,51 +6990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A39C1424"/>
+    <w:nsid w:val="0E9CB98A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7236,51 +7236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lechappe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0341-1660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.lechappe@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=nuuDwboAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Vincent_Lechappe2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://panther.meil.pw.edu.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.org/nouvelles/actualites/programme-cooperation-france-mexique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3426554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnil Ram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cirrincione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2056654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changda Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajun Du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2021.1004249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3069667" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3001671" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1707288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Iracheta-Cortez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alfredo Jaramillo Salgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10249014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2960739" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ark Dev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Kanti Sarkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1673487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.04.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1317365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonz&#225;les" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2527692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal S Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia49820.2021.9479098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirrincione" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-L Han" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206286" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814876" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2016.7506883" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquez Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkal Mehta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Singh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4762-6_44" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01353768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lechappe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0341-1660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.lechappe@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=nuuDwboAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Vincent_Lechappe2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://panther.meil.pw.edu.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.org/nouvelles/actualites/programme-cooperation-france-mexique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3426554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnil Ram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cirrincione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2056654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changda Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajun Du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2021.1004249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3069667" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1707288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3001671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Iracheta-Cortez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alfredo Jaramillo Salgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10249014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2960739" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ark Dev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Kanti Sarkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1673487" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1317365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonz&#225;les" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2527692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal S Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia49820.2021.9479098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirrincione" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-L Han" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206286" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814876" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2016.7506883" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330841" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquez Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkal Mehta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Singh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4762-6_44" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01353768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>