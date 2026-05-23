--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1590,277 +1590,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State feedback control and delay estimation for LTI systems with unknown input-delay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Single Gain Super Twisting Algorithm Application to PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Banda Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus de Leon Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1707288⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTIE.2021.3051589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422579v1</w:t>
+                <w:t xml:space="preserve">hal-03179866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Gain Super Twisting Algorithm Application to PMSM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Chip Rapid Control Prototyping for DC motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesus de Leon Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTIE.2021.3051589⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20210001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179866v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictor-based control of LTI remote systems with estimated time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1892,869 +1879,882 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1), pp.289-294. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3001671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Chip Rapid Control Prototyping for DC motor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+                <w:t xml:space="preserve">State feedback control and delay estimation for LTI systems with unknown input-delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (9), pp.2369-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20210001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1707288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572536v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t>
+                <w:t xml:space="preserve">Modelling and Validation of a Grid-Connected DFIG by Exploiting the Frequency-Domain Harmonic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Hutu</w:t>
+                <w:t xml:space="preserve">Emmanuel Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaldo Iracheta-Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Oscar Alfredo Jaramillo Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (24), pp.9014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10249014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977808v1</w:t>
+                <w:t xml:space="preserve">hal-03179877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Validation of a Grid-Connected DFIG by Exploiting the Frequency-Domain Harmonic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-twisting algorithm based time-varying delay estimation with external signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hernández-Mayoral</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oscar Alfredo Jaramillo Salgado</w:t>
+                <w:t xml:space="preserve">Sébastien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10249014⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.10663 - 10671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2960739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179877v1</w:t>
+                <w:t xml:space="preserve">hal-02431255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-twisting algorithm based time-varying delay estimation with external signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Hutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (12), pp.10663 - 10671. </w:t>
+              <w:t xml:space="preserve">Radio Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2960739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431255v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the sign gradient descent algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+                <w:t xml:space="preserve">Prediction-Based Super Twisting Sliding Mode Load Frequency Control for Multi Area Interconnected Power Systems with State and Input Time Delays using Disturbance Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ark Dev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinal Kanti Sarkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2019.04.012⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1673487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096241v1</w:t>
+                <w:t xml:space="preserve">hal-02302028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-Based Super Twisting Sliding Mode Load Frequency Control for Multi Area Interconnected Power Systems with State and Input Time Delays using Disturbance Observer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete predictor-based event-triggered control of networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mrinal Kanti Sarkar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Long Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1673487⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.281-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302028v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete predictor-based event-triggered control of networked control systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of the sign gradient descent algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qing-Long Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107, pp.281-288. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2019.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151175v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay and state observation for SISO nonlinear systems with input delay</w:t>
               </w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lechappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Alhaj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,404 +3843,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
+                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
+              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105930v1</w:t>
+                <w:t xml:space="preserve">hal-04099988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Prévost</w:t>
+                <w:t xml:space="preserve">A system identification approach to center of mass estimation in trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benadada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099988v1</w:t>
+                <w:t xml:space="preserve">hal-04146925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system identification approach to center of mass estimation in trucks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146925v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Control Oriented Model Of an Open Cathode PEM Fuel Cell</w:t>
               </w:r>
@@ -4454,382 +4454,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florin Hutu</w:t>
+                <w:t xml:space="preserve">On Chip Rapid Control Prototyping for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duvernois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916171v1</w:t>
+                <w:t xml:space="preserve">hal-02928430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Chip Rapid Control Prototyping for Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+                <w:t xml:space="preserve">A practical online time-varying delay estimation of remote control system based on adaptive super-twisting algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duvernois</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Control Techology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928430v1</w:t>
+                <w:t xml:space="preserve">hal-02928666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical online time-varying delay estimation of remote control system based on adaptive super-twisting algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Deng</w:t>
+                <w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Hutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control Techology and Applications (CCTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928666v1</w:t>
+                <w:t xml:space="preserve">hal-02916171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction-based control with delay estimation of LTI systems with input-output delays</w:t>
               </w:r>
@@ -5264,421 +5264,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay and state observer for SISO LTI systems</w:t>
+                <w:t xml:space="preserve">Predictive control of disturbed systems with input delay: experimental validation on a DC motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7172051⟩</w:t>
+              <w:t xml:space="preserve">12th Time Delay Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179410v1</w:t>
+                <w:t xml:space="preserve">hal-01263708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of disturbed systems with input delay: experimental validation on a DC motor</w:t>
+                <w:t xml:space="preserve">Predictive scheme for observer-based control of LTI systems with unknown disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jesus de Leon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Time Delay Systems Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States. </w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263708v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive scheme for observer-based control of LTI systems with unknown disturbances</w:t>
+                <w:t xml:space="preserve">Delay and state observer for SISO LTI systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus de Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7172051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179420v1</w:t>
+                <w:t xml:space="preserve">hal-01179410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial linearization of the PVTOL aircraft with internal stability</w:t>
               </w:r>
@@ -6250,51 +6250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACD3AA31"/>
+    <w:nsid w:val="BEB8F2A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6398,51 +6398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C0AE522"/>
+    <w:nsid w:val="76323F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6546,51 +6546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74D22435"/>
+    <w:nsid w:val="60B99FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6694,51 +6694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F61C0B35"/>
+    <w:nsid w:val="FB48D4F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="25583D01"/>
+    <w:nsid w:val="5E902D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6990,51 +6990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0E9CB98A"/>
+    <w:nsid w:val="13D6B3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7236,51 +7236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lechappe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0341-1660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.lechappe@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=nuuDwboAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Vincent_Lechappe2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://panther.meil.pw.edu.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.org/nouvelles/actualites/programme-cooperation-france-mexique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3426554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnil Ram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cirrincione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2056654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changda Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajun Du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2021.1004249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3069667" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1707288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3001671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Iracheta-Cortez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alfredo Jaramillo Salgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10249014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2960739" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ark Dev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Kanti Sarkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1673487" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1317365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonz&#225;les" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2527692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal S Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia49820.2021.9479098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirrincione" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-L Han" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206286" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814876" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2016.7506883" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330841" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquez Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkal Mehta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Singh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4762-6_44" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01353768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-lechappe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0341-1660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.lechappe@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=nuuDwboAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Vincent_Lechappe2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://panther.meil.pw.edu.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.org/nouvelles/actualites/programme-cooperation-france-mexique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3426554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnil Ram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cirrincione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2056654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changda Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajun Du" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2021.1004249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3069667" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Banda Morales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2021.3051589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3001671" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1707288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Iracheta-Cortez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alfredo Jaramillo Salgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10249014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2960739" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ark Dev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Kanti Sarkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1673487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.04.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1317365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonz&#225;les" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2527692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanal S Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia49820.2021.9479098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirrincione" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-L Han" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duvernois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206286" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814876" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2016.7506883" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquez Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkal Mehta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Singh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4762-6_44" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01353768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>