--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité Routière - Un nouvel outil au service des gestionnaires routiers</w:t>
+                <w:t xml:space="preserve">Road safety - A new approach to assist road infrastructure managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naude</w:t>
@@ -179,293 +179,293 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ATEC ITS France 2017 - Les Rencontres de la Mobilité Intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">12th ITS European Conference - Intelligent Transport System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632352v1</w:t>
+                <w:t xml:space="preserve">hal-01632324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle dynamics data collection to characterize the drivers' behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurité Routière - Un nouvel outil au service des gestionnaires routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Serre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guilbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. 14p</w:t>
+              <w:t xml:space="preserve">Congrès ATEC ITS France 2017 - Les Rencontres de la Mobilité Intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632309v1</w:t>
+                <w:t xml:space="preserve">hal-01632352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road safety - A new approach to assist road infrastructure managers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vehicle dynamics data collection to characterize the drivers' behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ITS European Conference - Intelligent Transport System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. 1p</w:t>
+              <w:t xml:space="preserve">45th European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632324v1</w:t>
+                <w:t xml:space="preserve">hal-01632309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal conditions for implementing EDRs in public fleets of vehicles</w:t>
               </w:r>
@@ -929,256 +929,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using EDR to evaluate the loss of control risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Naude</w:t>
+                <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ITS European Congress - Delivering future cities now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Glasgow, United Kingdom. 10p</w:t>
+              <w:t xml:space="preserve">Evaluation des politiques de sécurité routière : nouvelles technologies, enjeux économiques et communication - ORSI EPSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367371v1</w:t>
+                <w:t xml:space="preserve">hal-01458099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">Using EDR to evaluate the loss of control risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dubois-Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation des politiques de sécurité routière : nouvelles technologies, enjeux économiques et communication - ORSI EPSR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 22p</w:t>
+              <w:t xml:space="preserve">11th ITS European Congress - Delivering future cities now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Glasgow, United Kingdom. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458099v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des boîtiers enregistreurs pour prévenir les accidents</w:t>
               </w:r>
@@ -1669,51 +1669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,51 +1768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVRAI - Sauver des Vies par le Retour d'Analyse sur Incidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,90 +3062,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard, Gilles and Carnis, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des politiques de sécurité routières. Nouvelles technologies, enjeux économiques et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017</w:t>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des situations accidentogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois-Lounis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315265285-34" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Paumier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chretien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Judalet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.02.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois-Lounis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315265285-34" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Paumier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chretien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Judalet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.02.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>