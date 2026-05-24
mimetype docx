--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1158,506 +1158,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des boîtiers enregistreurs pour prévenir les accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of driving dynamics on road incidents collected by EDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dubois-Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovatives, Voitures du Futur - CNRS - IFSTTAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.1P</w:t>
+              <w:t xml:space="preserve">FAST-zero'15 - Third International Symposium on Future Active Safety Technology: Toward zero-traffic-accident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, GOTHENBURG, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214397v1</w:t>
+                <w:t xml:space="preserve">hal-01200700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of road incidents collected by EDR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a single system architecture for road defects monitoring and near-miss accidents data collection - MIRANDA / SVRAI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guilbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dubois-Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Road Safety Behaviour Measurements and Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgium. 20p</w:t>
+              <w:t xml:space="preserve">FIRM 15 - FEHRL Infrastructure Research Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgium. 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213978v1</w:t>
+                <w:t xml:space="preserve">hal-01213979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of driving dynamics on road incidents collected by EDR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
+                <w:t xml:space="preserve">Des boîtiers enregistreurs pour prévenir les accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dubois-Lounis</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAST-zero'15 - Third International Symposium on Future Active Safety Technology: Toward zero-traffic-accident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, GOTHENBURG, France. 7p</w:t>
+              <w:t xml:space="preserve">Innovatives, Voitures du Futur - CNRS - IFSTTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.1P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200700v1</w:t>
+                <w:t xml:space="preserve">hal-01214397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a single system architecture for road defects monitoring and near-miss accidents data collection - MIRANDA / SVRAI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of road incidents collected by EDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIRM 15 - FEHRL Infrastructure Research Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgium. 26p</w:t>
+              <w:t xml:space="preserve">International Symposium on Road Safety Behaviour Measurements and Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgium. 20p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213979v1</w:t>
+                <w:t xml:space="preserve">hal-01213978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using event data recorder to detect road infrastructure failures from a safety point of view</w:t>
               </w:r>
@@ -1762,247 +1762,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVRAI - Sauver des Vies par le Retour d'Analyse sur Incidents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a classification of road incidents acquired from public fleets of vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GERI ANIMATIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, BRON, France. 35p</w:t>
+              <w:t xml:space="preserve">FAST-zero’13 - Second International Symposium on Future Active Safety Technology : Toward zero-traffic-accident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213646v1</w:t>
+                <w:t xml:space="preserve">hal-00959116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a classification of road incidents acquired from public fleets of vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SVRAI - Sauver des Vies par le Retour d'Analyse sur Incidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAST-zero’13 - Second International Symposium on Future Active Safety Technology : Toward zero-traffic-accident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Japan. 6p</w:t>
+              <w:t xml:space="preserve">Séminaire du GERI ANIMATIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, BRON, France. 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959116v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabulation and Completion of Measured BRDF Data for Lighting Computations</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois-Lounis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315265285-34" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Paumier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chretien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Judalet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.02.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois-Lounis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315265285-34" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Paumier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chretien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Judalet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.02.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>