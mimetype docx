--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -221,1260 +221,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441680v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary Heston model: calibration and pricing of exotics using product recursive quantization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak error for nested Multilevel Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.611-629. </w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.1325-1348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14697688.2021.2023205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11009-019-09751-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891139v1</w:t>
+                <w:t xml:space="preserve">hal-01817386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Weak Error bounds and expansions for Optimal Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 371, pp.112670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2019.112670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New weak error bounds and expansions for optimal quantization</w:t>
+                <w:t xml:space="preserve">Multilevel Richardson-Romberg extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2019.112670⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.1029--1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/16-BEJ822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891150v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920660v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak error for nested Multilevel Monte Carlo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact simulation of the jump times of a class of Piecewise Deterministic Markov Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pagès</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Thieullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-017-0607-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11009-019-09751-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817386v1</w:t>
+                <w:t xml:space="preserve">hal-01443468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit theorems for weighted and regular Multilevel estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/mcma-2017-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact simulation of the jump times of a class of Piecewise Deterministic Markov Processes</w:t>
+                <w:t xml:space="preserve">Invariant distribution of duplicated diffusions and application to Richardson-Romberg extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Panloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.1562--1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-AIHP591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-017-0607-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01443468v1</w:t>
+                <w:t xml:space="preserve">hal-00785766v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Richardson-Romberg extrapolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Modelling of Gas and Electricity spot prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noufel Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/16-BEJ822⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.69-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350486X.2012.658220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920660v3</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421289v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant distribution of duplicated diffusions and application to Richardson-Romberg extrapolation</w:t>
+                <w:t xml:space="preserve">Unconstrained Recursive Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Panloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/13-AIHP591⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.1029-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-AAP650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785766v5</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293466v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Modelling of Gas and Electricity spot prices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On some Non Asymptotic Bounds for the Euler Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (53), pp.1645-1681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1350486X.2012.658220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00421289v3</w:t>
+                <w:t xml:space="preserve">hal-00445494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained Recursive Importance Sampling</w:t>
+                <w:t xml:space="preserve">Behavior of the Euler scheme with decreasing step in a degenerate situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.236 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2007018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/09-AAP650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00293466v3</w:t>
+                <w:t xml:space="preserve">hal-00022113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive scheme for the approximation of dissipative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 117 (10), pp.1491-1518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1484,78 +1276,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasserstein Convergence of Critically Damped Langevin Diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Strasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobihan Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,51 +1379,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirty-ninth Annual Conference on Neural Information Processing Systems (NeurIPS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1641,78 +1433,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Forgetting and Stability of Score-based Generative Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Strasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Victorino Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,152 +1525,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ocello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization-based Bermudan option pricing in the FX world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1888,114 +1680,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation récursive de la mesure invariante d'un processus de diffusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Marne la Vallée, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2142,51 +1934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441680v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Strasman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ocello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Montes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2021.2023205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361644v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Giorgi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09751-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2017-0102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Thieullen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0607-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920660v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785766v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Panloup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AIHP591" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421289v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufel Frikha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2012.658220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293466v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP650" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menozzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.02.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobihan Surendran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361667v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441680v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Strasman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ocello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09751-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361644v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Montes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.112670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920660v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ822" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Thieullen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0607-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2017-0102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785766v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Panloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AIHP591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421289v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufel Frikha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2012.658220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293466v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobihan Surendran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361667v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>