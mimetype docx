--- v0 (2026-03-13)
+++ v1 (2026-04-10)
@@ -1891,187 +1891,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri</w:t>
+                <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ECOSM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058060v1</w:t>
+                <w:t xml:space="preserve">hal-02058066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of suction and injection gas superheat degrees on the performance of a residential heat pump with vapor injection and variable speed scroll compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,182 +2094,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference at Purdue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Pudue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Galuppo</w:t>
+                <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Galuppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC ECOSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Changchun, China. pp.726-731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.10.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058066v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a multi-evaporator refrigerator for both cabin cooling and battery thermal management</w:t>
               </w:r>
@@ -2879,293 +2879,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assessment</w:t>
+                <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3RD International Seminar on Organic Rankine Cycle (ORC) Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917594v1</w:t>
+                <w:t xml:space="preserve">hal-01265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
+                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assess- men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 191</w:t>
+              <w:t xml:space="preserve">3rd ASME International Seminar on Organic Rankine Cy cle (ORC) Power Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265060v1</w:t>
+                <w:t xml:space="preserve">hal-01265061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assess- men</w:t>
+                <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
@@ -3196,73 +3196,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASME International Seminar on Organic Rankine Cy cle (ORC) Power Systems 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 67</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3RD International Seminar on Organic Rankine Cycle (ORC) Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265061v1</w:t>
+                <w:t xml:space="preserve">hal-01917594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit multi model predictive control of a waste heat Rankine based system for heavy duty trucks</w:t>
               </w:r>
@@ -3677,51 +3677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04558946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Elnagar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Diny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650120967509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.04.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Glavatskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Podevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoko Shonda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Descombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en5061751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quoilin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Declaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand F. Tchanche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cuevas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.04.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendebien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakkali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04558946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Elnagar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Diny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650120967509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.04.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Glavatskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Podevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoko Shonda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Descombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en5061751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quoilin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Declaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand F. Tchanche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cuevas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.04.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendebien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakkali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>