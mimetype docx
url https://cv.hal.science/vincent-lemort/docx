--- v1 (2026-04-10)
+++ v2 (2026-05-16)
@@ -843,278 +843,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an oil-free steam piston expander for micro-combined heat and power systems</w:t>
+                <w:t xml:space="preserve">Transient performance evaluation of waste heat recovery rankine cycle based system for heavyduty trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+                <w:t xml:space="preserve">Vincent Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thiebaut Kientz</w:t>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 169, pp.788-798</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 165 (1), pp.878-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987375v1</w:t>
+                <w:t xml:space="preserve">hal-01265044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient performance evaluation of waste heat recovery rankine cycle based system for heavyduty trucks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of an oil-free steam piston expander for micro-combined heat and power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri</w:t>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaut Kientz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 165 (1), pp.878-892. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 169, pp.788-798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265044v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocating Expander for an Exhaust Heat Recovery Rankine Cycle for a Passenger Car Application</w:t>
               </w:r>
@@ -1640,641 +1640,641 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of rankine waste heat recovery potential on heavy duty trucks using direct condensation</w:t>
+                <w:t xml:space="preserve">Evaluation of a Coupled Organic Rankine Cycle Mild Hybrid Architecture for Long-Haul Heavy-Duty Truck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Seminar on ORC Power Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control (AAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, orleans, France. pp.478 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401193v1</w:t>
+                <w:t xml:space="preserve">hal-03401142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Coupled Organic Rankine Cycle Mild Hybrid Architecture for Long-Haul Heavy-Duty Truck</w:t>
+                <w:t xml:space="preserve">Assessment of rankine waste heat recovery potential on heavy duty trucks using direct condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control (AAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Seminar on ORC Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03401142v1</w:t>
+                <w:t xml:space="preserve">hal-03401193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Galuppo</w:t>
+                <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Galuppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC ECOSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Changchun, China. pp.726-731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.10.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058066v1</w:t>
+                <w:t xml:space="preserve">hal-02058060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of suction and injection gas superheat degrees on the performance of a residential heat pump with vapor injection and variable speed scroll compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference at Purdue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Pudue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment Design for Waste Heat Recovery Modeling in Heavy Duty Trucks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri</w:t>
+                <w:t xml:space="preserve">Waste heat recovery (WHR) assessment in complete truck simulation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Galuppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ECOSM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 SIA POWERTRAIN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058060v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a multi-evaporator refrigerator for both cabin cooling and battery thermal management</w:t>
               </w:r>
@@ -2879,433 +2879,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modeling and control of Rankine based waste heat recovery systems for heavy duty trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Advanced Control of Chemical Processes (ADCHEM) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada. pp.569-574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265060v1</w:t>
+                <w:t xml:space="preserve">hal-01265053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assess- men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASME International Seminar on Organic Rankine Cy cle (ORC) Power Systems 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste heat recovery Rankine cycle based system modeling for heavy duty trucks fuel saving assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3RD International Seminar on Organic Rankine Cycle (ORC) Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit multi model predictive control of a waste heat Rankine based system for heavy duty trucks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Model based control for Waste Heat Recovery Heat Exchangers Rankine cycle based system in heavy duty trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,212 +3326,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd ASME International Seminar on Organic RankineCycle (ORC) Power Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium. paper 191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265059v1</w:t>
+                <w:t xml:space="preserve">hal-01265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of Rankine based waste heat recovery systems for heavy duty trucks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Explicit multi model predictive control of a waste heat Rankine based system for heavy duty trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Advanced Control of Chemical Processes (ADCHEM) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada. pp.569-574, </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.179-184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265053v1</w:t>
+                <w:t xml:space="preserve">hal-01265059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3677,51 +3677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04558946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Elnagar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Diny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650120967509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.04.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Glavatskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Podevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoko Shonda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Descombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en5061751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quoilin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Declaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand F. Tchanche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cuevas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.04.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendebien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakkali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04558946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Elnagar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fontenaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galuppo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Diny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650120967509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.04.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Glavatskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Podevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoko Shonda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Descombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en5061751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quoilin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Declaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand F. Tchanche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cuevas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.04.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Stern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zhengtao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Akander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.10.165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dechesne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galuppo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendebien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakkali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>