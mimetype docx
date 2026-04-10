--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -368,235 +368,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debugging of Behavioural Models using Counterexample Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume Sweeping: Learning Photoconsistency for Multi-View Shape Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Barbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (6), pp.1184-1197. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.284-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSE.2019.2915303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-020-01377-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145610v1</w:t>
+                <w:t xml:space="preserve">hal-02975479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume Sweeping: Learning Photoconsistency for Multi-View Shape Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debugging of Behavioural Models using Counterexample Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Boyer</w:t>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129, pp.284-299. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.1184-1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-020-01377-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSE.2019.2915303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975479v1</w:t>
+                <w:t xml:space="preserve">hal-02145610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EARLY LIVER TRANSPLANTATION FOR SEVERE ALCOHOLIC HEPATITIS NOT RESPONDING TO MEDICAL TREATMENT: RESULTS OF THE FRENCH-BELGIAN PROSPECTIVE STUDY QUICKTRANS</w:t>
               </w:r>
@@ -1112,278 +1112,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stepwise algorithm using an at-a-glance first-line test for the non-invasive diagnosis of advanced liver fibrosis and cirrhosis</w:t>
+                <w:t xml:space="preserve">Efficient and versatile FPGA acceleration of support counting for stream mining of sequences and frequent itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boursier</w:t>
+                <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor de Ledinghen</w:t>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Anty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hande Alemdar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ACM Transactions on Reconfigurable Technology and Systems (TRETS), 10 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3027485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448903v1</w:t>
+                <w:t xml:space="preserve">hal-01474234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and versatile FPGA acceleration of support counting for stream mining of sequences and frequent itemsets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stepwise algorithm using an at-a-glance first-line test for the non-invasive diagnosis of advanced liver fibrosis and cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
+                <w:t xml:space="preserve">Victor de Ledinghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Rodolphe Anty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hande Alemdar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sven Francque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, ACM Transactions on Reconfigurable Technology and Systems (TRETS), 10 (3), pp.21. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (6), pp.1158-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3027485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474234v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquial region discovery for retail products: discovery and application</w:t>
               </w:r>
@@ -1718,686 +1718,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of AKT Inhibitor ARQ 092 Compared with Sorafenib in a Cirrhotic Rat Model with Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">Deployment strategies for crowdsourcing text creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël S. Roth</w:t>
+                <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Jilkova</w:t>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Pour</w:t>
+                <w:t xml:space="preserve">Motomichi Toyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Alsayasneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0602-T⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2017.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02333028v1</w:t>
+                <w:t xml:space="preserve">hal-02000509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment strategies for crowdsourcing text creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of AKT Inhibitor ARQ 092 Compared with Sorafenib in a Cirrhotic Rat Model with Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël S. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
+                <w:t xml:space="preserve">Zuzana Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Laurent</w:t>
+                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motomichi Toyama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2017.06.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.2803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0602-T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000509v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof of Concept, Phase II Randomized European Trial, on the Efficacy of ALF-5755, a Novel Extracellular Matrix-Targeted Antioxidant in Patients with Acute Liver Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0150733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver-infiltrating CD8+ lymphocytes as prognostic factor for tumour recurrence in hepatitis C virus-related hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ramzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Bioulac-Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (3), pp.434-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/liv.12927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Personalized Top-k Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2043652.2043659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2407,955 +2419,955 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Debugging of Behavioural Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Yah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSE 2019 - IEEE/ACM 41st International Conference on Software Engineering: Companion Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.107-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSE-Companion.2019.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debugging of Behavioural Models with CLEAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACAS 2019 - 25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.386-392, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17462-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterexample Simplification for Liveness Property Violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFM 2018 - 16th International Conference on Software Engineering and Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.173-188, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92970-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing Strategies for Text Creation Tasks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+                <w:t xml:space="preserve">Debugging of Concurrent Systems using Counterexample Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter- national Conference on Extending Database Technology (EDBT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Fundamentals of Software Engineering (FSEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tehran, Iran. pp.20-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68972-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2017.42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02000656v1</w:t>
+                <w:t xml:space="preserve">hal-01533401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable High-Performance Architecture for Convolutional Ternary Neural Networks on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hande Alemdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Caldwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Programmable Logic and Applications (FPL), 2017 27th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debugging of Concurrent Systems using Counterexample Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Barbon</w:t>
+                <w:t xml:space="preserve">Crowdsourcing Strategies for Text Creation Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Alsayasneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Fundamentals of Software Engineering (FSEN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter- national Conference on Extending Database Technology (EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2017.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68972-2_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01533401v2</w:t>
+                <w:t xml:space="preserve">hal-02000656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Neural Networks for Resource-Efficient AI Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hande Alemdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Composition in Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilourdault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Data Science and Advanced Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Interestingness Measures in Practice: A Large-Scale Analysis of Buying Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kirchgessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3397,73 +3409,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Data Science and Advanced Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TopPI: An Efficient Algorithm for Item-Centric Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kirchgessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3485,1433 +3497,1433 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Big Data Analytics and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-43946-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locality-Aware Routing in Stateful Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Rheddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Middleware'16 - 17th International Middleware Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, IFIP, USENIX, Dec 2016, Trento, Italy. pp.1 - 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2988336.2988340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Representative Composite Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Mirisaee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2806416.2806465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining Approach to Temporal Debugging of Embedded Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Iegorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Santana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Embedded Software (EMSOFT'2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piggybacking on Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristides Gionis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio P. P. Junqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Serafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLDB 2013 - 39th International Conference on Very Large Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Riva del Garda, Trento, Italy. pp.409-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynaSoRe: Efficient In-Memory Store for Social Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio P. Junqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Middleware Conference (Middleware)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Beijing, China. pp.425-444, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-45065-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converging Quickly to Independent Uniform Random Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Computing (PDP), 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Start Link Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barla Cambazoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bonchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Washington DC, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00485619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Random Walks to Decentralized Recommender Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Moin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference On Principles Of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00520214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2HT: the best of both worlds, Integrating RPS and DHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathya Peri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gossiping Personalized Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Extending Database Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00455643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Personalized Query Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Systems 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un desktop-grid pair-à-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFSE '6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00331824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4921,51 +4933,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Evaluation of Top-k Temporal Joins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilourdault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4987,73 +4999,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Characterizing Regions For Consumer Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashwat Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5075,51 +5087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5129,51 +5141,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Data-Driven Research: the place where databases and data mining research meet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5195,488 +5207,488 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kirchgessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrooz Omidvar-Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-LIG-049, LIG. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Sparsity in Decentralized Recommender Systems through Random Walks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Ensuring Uniformity in Random Peer Sampling Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2010, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00505180v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00477658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring Uniformity in Random Peer Sampling Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Addressing Sparsity in Decentralized Recommender Systems through Random Walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Moin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00477658v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00505180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Social Graph Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tredan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7327, INRIA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00495250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized Web Search by Gossiping with Unknown Social Acquaintances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6878, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5686,100 +5698,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributing Social Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. INSA de Rennes, 2010. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00545639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5789,105 +5801,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Analysis at Scale: Systems, Algorithms and Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. UGA - Université Grenoble Alpes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01628568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6034,51 +6046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lamontagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yakusik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Parker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Howell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17493-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma El Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Brichler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fougerou-Leurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena&#239;s Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Barbon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2915303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01377-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanlemmens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-8278(20)30752-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Poiteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Alsayasneh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilourdault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2017.2755660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02448903v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Ledinghen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Anty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Francque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2017.01.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prost-Boucle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alemdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027485" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0048-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchgessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03149673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Garioud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cadranel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwels" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Th&#233;venot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S. Roth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Jilkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0602-T" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mae Borromeo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomichi Toyama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.06.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nalpas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ichai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jamot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carbonell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rudler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150733" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ramzan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Bioulac-Sage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bancel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9LGKN6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Bai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043652.2043659" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-Companion.2019.00050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2017.42" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Caldwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533401v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68972-2_2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43946-4_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caneill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Rheddane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806465" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iegorov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristides Gionis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio P. P. Junqueira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serafini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Weber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;gou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio P. Junqueira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45065-5_22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barla Cambazoglu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Moin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459944v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Peri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266188v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01628568v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lamontagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yakusik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Parker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Howell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17493-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma El Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Brichler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fougerou-Leurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena&#239;s Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01377-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Barbon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2915303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanlemmens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-8278(20)30752-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Poiteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Alsayasneh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilourdault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2017.2755660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prost-Boucle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alemdar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02448903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Ledinghen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Anty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Francque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2017.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0048-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchgessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03149673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Garioud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cadranel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwels" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Th&#233;venot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mae Borromeo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomichi Toyama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.06.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XD0SDX6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S. Roth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Jilkova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0602-T" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nalpas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ichai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jamot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carbonell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rudler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ramzan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Bioulac-Sage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bancel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9LGKN6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Bai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043652.2043659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-Companion.2019.00050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533401v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68972-2_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Caldwell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2017.42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43946-4_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caneill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Rheddane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988340" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iegorov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristides Gionis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio P. P. Junqueira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serafini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;gou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio P. Junqueira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45065-5_22" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barla Cambazoglu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Moin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Peri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266188v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01628568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>