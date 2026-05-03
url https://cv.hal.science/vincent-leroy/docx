--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1112,278 +1112,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and versatile FPGA acceleration of support counting for stream mining of sequences and frequent itemsets</w:t>
+                <w:t xml:space="preserve">A stepwise algorithm using an at-a-glance first-line test for the non-invasive diagnosis of advanced liver fibrosis and cirrhosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
+                <w:t xml:space="preserve">Jérôme Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
+                <w:t xml:space="preserve">Victor de Ledinghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hande Alemdar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodolphe Anty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Francque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3027485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (6), pp.1158-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474234v1</w:t>
+                <w:t xml:space="preserve">hal-02448903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stepwise algorithm using an at-a-glance first-line test for the non-invasive diagnosis of advanced liver fibrosis and cirrhosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient and versatile FPGA acceleration of support counting for stream mining of sequences and frequent itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor de Ledinghen</w:t>
+                <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Francque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hande Alemdar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (6), pp.1158-1165. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ACM Transactions on Reconfigurable Technology and Systems (TRETS), 10 (3), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2017.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3027485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448903v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquial region discovery for retail products: discovery and application</w:t>
               </w:r>
@@ -1718,307 +1718,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment strategies for crowdsourcing text creation</w:t>
+                <w:t xml:space="preserve">Efficacy of AKT Inhibitor ARQ 092 Compared with Sorafenib in a Cirrhotic Rat Model with Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
+                <w:t xml:space="preserve">Gaël S. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Laurent</w:t>
+                <w:t xml:space="preserve">Zuzana Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motomichi Toyama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2017.06.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.2803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0602-T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000509v1</w:t>
+                <w:t xml:space="preserve">inserm-02333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of AKT Inhibitor ARQ 092 Compared with Sorafenib in a Cirrhotic Rat Model with Hepatocellular Carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deployment strategies for crowdsourcing text creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Jilkova</w:t>
+                <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keerthi Kurma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Pour</w:t>
+                <w:t xml:space="preserve">Motomichi Toyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Alsayasneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2017.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0602-T⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02333028v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof of Concept, Phase II Randomized European Trial, on the Efficacy of ALF-5755, a Novel Extracellular Matrix-Targeted Antioxidant in Patients with Acute Liver Diseases</w:t>
               </w:r>
@@ -2862,90 +2862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable High-Performance Architecture for Convolutional Ternary Neural Networks on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hande Alemdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Caldwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2987,51 +2987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing Strategies for Text Creation Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Alsayasneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3104,90 +3104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Neural Networks for Resource-Efficient AI Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hande Alemdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3264,51 +3264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilourdault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Data Science and Advanced Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
@@ -3439,274 +3439,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopPI: An Efficient Algorithm for Item-Centric Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kirchgessner</w:t>
+                <w:t xml:space="preserve">Locality-Aware Routing in Stateful Streaming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Rheddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Big Data Analytics and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43946-4_2⟩</w:t>
+              <w:t xml:space="preserve">Middleware'16 - 17th International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, IFIP, USENIX, Dec 2016, Trento, Italy. pp.1 - 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2988336.2988340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354713v1</w:t>
+                <w:t xml:space="preserve">hal-01407457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locality-Aware Routing in Stateful Streaming Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Rheddane</w:t>
+                <w:t xml:space="preserve">TopPI: An Efficient Algorithm for Item-Centric Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kirchgessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël de Palma</w:t>
+                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware'16 - 17th International Middleware Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, IFIP, USENIX, Dec 2016, Trento, Italy. pp.1 - 13, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Big Data Analytics and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2988336.2988340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43946-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407457v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Representative Composite Items</w:t>
               </w:r>
@@ -4352,411 +4352,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00485619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Random Walks to Decentralized Recommender Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gossiping Personalized Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference On Principles Of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia</w:t>
+              <w:t xml:space="preserve">13th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520214v1</w:t>
+                <w:t xml:space="preserve">inria-00455643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2HT: the best of both worlds, Integrating RPS and DHT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Random Walks to Decentralized Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Bertier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Afshin Moin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference On Principles Of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459944v1</w:t>
+                <w:t xml:space="preserve">inria-00520214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gossiping Personalized Queries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">D2HT: the best of both worlds, Integrating RPS and DHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathya Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00455643v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Personalized Query Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4833,51 +4833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un desktop-grid pair-à-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5267,224 +5267,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring Uniformity in Random Peer Sampling Services</w:t>
+                <w:t xml:space="preserve">Addressing Sparsity in Decentralized Recommender Systems through Random Walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Moin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00477658v1</w:t>
+                <w:t xml:space="preserve">inria-00505180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Sparsity in Decentralized Recommender Systems through Random Walks</w:t>
+                <w:t xml:space="preserve">Ensuring Uniformity in Random Peer Sampling Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2010, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505180v1</w:t>
+                <w:t xml:space="preserve">inria-00477658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Social Graph Embedding</w:t>
               </w:r>
@@ -5562,51 +5562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized Web Search by Gossiping with Unknown Social Acquaintances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,51 +6046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lamontagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yakusik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Parker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Howell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17493-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma El Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Brichler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fougerou-Leurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena&#239;s Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01377-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Barbon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2915303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanlemmens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-8278(20)30752-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Poiteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Alsayasneh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilourdault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2017.2755660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prost-Boucle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alemdar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02448903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Ledinghen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Anty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Francque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2017.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0048-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchgessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03149673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Garioud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cadranel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwels" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Th&#233;venot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mae Borromeo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomichi Toyama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.06.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XD0SDX6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S. Roth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Jilkova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0602-T" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nalpas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ichai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jamot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carbonell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rudler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ramzan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Bioulac-Sage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bancel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9LGKN6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Bai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043652.2043659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-Companion.2019.00050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533401v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68972-2_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Caldwell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2017.42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43946-4_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caneill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Rheddane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988340" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iegorov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristides Gionis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio P. P. Junqueira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serafini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;gou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio P. Junqueira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45065-5_22" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barla Cambazoglu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Moin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Peri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266188v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01628568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lamontagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yakusik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Parker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Howell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17493-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma El Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Brichler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fougerou-Leurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena&#239;s Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01377-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Barbon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2915303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanlemmens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-8278(20)30752-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Poiteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Alsayasneh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilourdault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2017.2755660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02448903v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Ledinghen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Anty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Francque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2017.01.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prost-Boucle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alemdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027485" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0048-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchgessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03149673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Garioud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cadranel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwels" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Th&#233;venot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S. Roth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Jilkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0602-T" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mae Borromeo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomichi Toyama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.06.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XD0SDX6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nalpas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ichai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jamot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carbonell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rudler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ramzan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Bioulac-Sage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bancel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9LGKN6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Bai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043652.2043659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-Companion.2019.00050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533401v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68972-2_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Caldwell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2017.42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caneill" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Rheddane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43946-4_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mirisaee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iegorov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristides Gionis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio P. P. Junqueira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serafini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;gou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio P. Junqueira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45065-5_22" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barla Cambazoglu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520214v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Moin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Peri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266188v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01628568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>