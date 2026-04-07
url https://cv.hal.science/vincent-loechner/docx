--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E4BFA1D"/>
+    <w:nsid w:val="EC1EE225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>