--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Loechner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3481-4881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114245908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-Polyhedra and LBLs in PolyLib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhimiter Riza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2026 - 16th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Polyhedral Scheduling for Vectorization through Constraints Generated from an SLP Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT '26 - 16th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Polygeist to Generate OpenMP SIMD and GPU MLIR Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Thangamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2024 - 30th International European Conference on Parallel and Distributed Computing - PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Code Generation of Electrophysiology Kernels using MLIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Compiler-assisted Correctness Checking and Performance Optimization for HPC (C3PO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance portability of generated cardiac simulation kernels through automatic dimensioning and load balancing on heterogeneous nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Counilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco (CA, USA), United States. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW63119.2024.00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superloop Scheduling: Loop Optimization via Direct Statement Instance Reordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Code Generation of Cardiac Electrophysiology Simulation with MLIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Trevisan Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Thangamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2023: Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus. pp.549-563, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39698-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyLingual: a Programmable Polyhedral Scheduler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting Code Generation of Cardiac Physiology Simulation to Novel Compiler Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Thangamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bramas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM/IEEE International Symposium on Code Generation and Optimization (CGO ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2023, Montréal Québec, Canada. pp.13, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579990.3580008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un leadership distribué pour la construction d'un enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Simonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU22 - 32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static versus Dynamic Memory Allocation: a Comparison for Linear Algebra Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2020, in conjunction with HiPEAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipelined Multithreading Generation in a Polyhedral Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harenome Razanajato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2020, in conjunction with HiPEAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible and Distributed Runtime System for High-Throughput Constrained Data Streams Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPSW 2019 - IEEE International Symposium on Parallel and Distributed Processing, Workshops and Phd Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.718-728, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2019.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting Polyhedra to Generate More Efficient Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harenome Razanajato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2017, 7th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting Barriers Using Parallel Polyhedral Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harenome Razanajato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPC 2017 - 24th International Conference on High Performance Computing, Data, and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU+GPU Load Balance Guided by Execution Time Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Polyhedral Compilation Techniques (IMPACT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Speculative Polyhedral Parallelization Using Compiler-Generated Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-level Parallel Programming and Applications‎, HLPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Runtime Selection for GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2013.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the Polyhedral Model as a Framework for Efficient Speculative Parallelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mastrangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPoPP - 17th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: an Advanced Dynamic Program Analysis & Instrumentation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mastrangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CC - 21st International Conference on Compiler Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.220-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: a Virtual Machine for Advanced Dynamic Analysis of Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Performance Analysis of Systems and Software, ISPASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Runtime Selection of Parallel Schedules in the Polytope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th High Performance Computing Symposium - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multi-Versioning in LLVM: Code Tracking and Cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIR 2011: Workshop on Intermediate Representations, in conjunction with CGO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Bouchez, Sebastian Hack, Eelco Visser, Apr 2011, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of General-purpose Polyhedral Compilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Thangamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3674735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Out-of-core and Out-of-place Rectangular Matrix Transposition and Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (11), pp.7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.3030592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Triangular and Banded Matrix Operations Using 2d-Packed Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4), pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3162016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Speculative Polyhedral Parallelization Using Compiler-Generated Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Juan Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.529-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation for the MHD system in 2D using OpenCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Massaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.485-492. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Affine Transformations of Parametric Z-polytopes and Applications to Loop Nest Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.8.1-8.27. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2207222.2207224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Integer Points in Parametric Polytopes using Barvinok's Rational Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Verdoolaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Beyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bruynooghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (1), pp.37-66. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-006-1231-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise data locality optimization of nested loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.37-76. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1013535431127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of Polyhedral Iteration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008069920230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Polyhedra and Their Vertices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doran K. Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (6), pp.525-549. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025117523902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static versus Dynamic Memory Allocation: a Comparison for Linear Algebra Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2020, in conjunction with HiPEAC 2020, January 20-22, 2020, Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologna, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Techniques for Parametric Memory Requirement Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garbervetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Verdoolaege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasa, F. and Pradhan, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Memory Management for Embedded Multimedia Systems: A Computer-Aided Design Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2011, Chapman &amp; Hall/Crc Computer and Information Science, 9781439814000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: a Virtual Machine for Advanced Dynamic Analysis of Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Static-Dynamic Collaborative Framework for Nested Loops Instrumentation and Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Affine Transformations of Parametric Z-polytopes and Applications to Loop Nest Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Loechner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3481-4881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114245908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Polyhedral Scheduling for Vectorization through Constraints Generated from an SLP Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT '26 - 16th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-Polyhedra and LBLs in PolyLib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhimiter Riza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2026 - 16th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Polygeist to Generate OpenMP SIMD and GPU MLIR Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Thangamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2024 - 30th International European Conference on Parallel and Distributed Computing - PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Code Generation of Electrophysiology Kernels using MLIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Compiler-assisted Correctness Checking and Performance Optimization for HPC (C3PO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance portability of generated cardiac simulation kernels through automatic dimensioning and load balancing on heterogeneous nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Counilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco (CA, USA), United States. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW63119.2024.00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superloop Scheduling: Loop Optimization via Direct Statement Instance Reordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Code Generation of Cardiac Electrophysiology Simulation with MLIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Trevisan Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Thangamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2023: Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus. pp.549-563, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39698-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyLingual: a Programmable Polyhedral Scheduler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting Code Generation of Cardiac Physiology Simulation to Novel Compiler Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Thangamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bramas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM/IEEE International Symposium on Code Generation and Optimization (CGO ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2023, Montréal Québec, Canada. pp.13, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579990.3580008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un leadership distribué pour la construction d'un enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Simonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU22 - 32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static versus Dynamic Memory Allocation: a Comparison for Linear Algebra Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2020, in conjunction with HiPEAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipelined Multithreading Generation in a Polyhedral Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harenome Razanajato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2020, in conjunction with HiPEAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible and Distributed Runtime System for High-Throughput Constrained Data Streams Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPSW 2019 - IEEE International Symposium on Parallel and Distributed Processing, Workshops and Phd Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.718-728, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2019.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting Polyhedra to Generate More Efficient Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harenome Razanajato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2017, 7th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting Barriers Using Parallel Polyhedral Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harenome Razanajato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPC 2017 - 24th International Conference on High Performance Computing, Data, and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU+GPU Load Balance Guided by Execution Time Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Polyhedral Compilation Techniques (IMPACT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Speculative Polyhedral Parallelization Using Compiler-Generated Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-level Parallel Programming and Applications‎, HLPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Runtime Selection for GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2013.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the Polyhedral Model as a Framework for Efficient Speculative Parallelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mastrangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPoPP - 17th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: an Advanced Dynamic Program Analysis & Instrumentation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mastrangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CC - 21st International Conference on Compiler Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.220-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Runtime Selection of Parallel Schedules in the Polytope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th High Performance Computing Symposium - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multi-Versioning in LLVM: Code Tracking and Cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIR 2011: Workshop on Intermediate Representations, in conjunction with CGO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Bouchez, Sebastian Hack, Eelco Visser, Apr 2011, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: a Virtual Machine for Advanced Dynamic Analysis of Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Performance Analysis of Systems and Software, ISPASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of General-purpose Polyhedral Compilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Thangamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3674735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Out-of-core and Out-of-place Rectangular Matrix Transposition and Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bastoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (11), pp.7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.3030592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Triangular and Banded Matrix Operations Using 2d-Packed Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4), pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3162016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Speculative Polyhedral Parallelization Using Compiler-Generated Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Juan Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.529-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation for the MHD system in 2D using OpenCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Massaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.485-492. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Affine Transformations of Parametric Z-polytopes and Applications to Loop Nest Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.8.1-8.27. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2207222.2207224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Integer Points in Parametric Polytopes using Barvinok's Rational Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Verdoolaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Beyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bruynooghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (1), pp.37-66. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-006-1231-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise data locality optimization of nested loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.37-76. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1013535431127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of Polyhedral Iteration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008069920230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Polyhedra and Their Vertices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doran K. Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (6), pp.525-549. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025117523902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static versus Dynamic Memory Allocation: a Comparison for Linear Algebra Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2020, in conjunction with HiPEAC 2020, January 20-22, 2020, Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologna, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Techniques for Parametric Memory Requirement Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garbervetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Verdoolaege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasa, F. and Pradhan, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Memory Management for Embedded Multimedia Systems: A Computer-Aided Design Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2011, Chapman &amp; Hall/Crc Computer and Information Science, 9781439814000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: a Virtual Machine for Advanced Dynamic Analysis of Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Static-Dynamic Collaborative Framework for Nested Loops Instrumentation and Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Affine Transformations of Parametric Z-polytopes and Applications to Loop Nest Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC1EE225"/>
+    <w:nsid w:val="B8372C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-loechner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3481-4881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114245908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhimiter Riza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Thangamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39698-4_37" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579990.3580008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03653969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Habibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Simonard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Baroudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Seghir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harenome Razanajato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Godard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Soulier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2019.00120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jimborean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pradelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mastrangelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674735" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3030592" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3162016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Juan Manuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207222.2207224" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Verdoolaege" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Beyls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bruynooghe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-006-1231-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013535431127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT5LCWVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008069920230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MXL4FR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doran K. Wilde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025117523902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-12H96PK4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-loechner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3481-4881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114245908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hammer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhimiter Riza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Thangamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39698-4_37" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579990.3580008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03653969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Habibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Simonard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Baroudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Seghir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harenome Razanajato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Godard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Soulier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2019.00120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jimborean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pradelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mastrangelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674735" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3030592" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3162016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Juan Manuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207222.2207224" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Verdoolaege" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Beyls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bruynooghe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-006-1231-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013535431127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT5LCWVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008069920230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MXL4FR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doran K. Wilde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025117523902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-12H96PK4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>